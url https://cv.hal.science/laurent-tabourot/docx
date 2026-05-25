--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Tabourot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bienvenue !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of early plasticity in steel using large scale 4-point bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Mbissine Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27, pp.17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2026014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of Coopetition: A Comparative Study of Coopetition Configurations in Multinational Companies and Large and Small and Medium Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Khrifech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Business and Competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42943-024-00100-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pressure influence on structural parameters and elastic properties of rock-salt CaX (X=S, Se and Te) materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.100237. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chphi.2023.100237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control and dispatching of charging currents to a charging station for power-assisted bikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Magloire Nkounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Falilou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Grandvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.123415. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.123415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elasto-plastic transition of sheet metal by using large-scale four-point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1238 (1), pp.012057. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1238/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the operating limits and performances of centimetre-scale wind turbines through biomimicry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.119996. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the modelling of creep behaviour of FCC metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 349 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Issack Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material microstructural properties on a 3-point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.518. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transition and Mechanical Stability of InN Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (4), pp.480-482. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Effect on Structural and Magnetic Properties of MnS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueddim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (4), pp.483-485. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition, mechanical stability and optical response of MnSe: Pressure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ghodbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 553, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermomechanical behaviour of FCC metals under various conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Demouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Study of Pressure Dependence of Optical Spectra of MnS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), pp.1643-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskil Andreasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1896 / 160007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-Blende MnTe Under Pressure: Structural, Mechanical, and Optical Properties from Ab Initio Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ghodbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (6), pp.1533-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity and phenomenological approaches for the simulation of deformation behavior in thin copper alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original prediction of localisation during tensile and biaxial expansion tests on copper by the compartmentalized model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Awa Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1769 (1), pp.160010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultra-thin sheet metal forming using phenomenological and crystal plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 734, pp.032069. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/734/3/032069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of a short, thin-walled steel tube incremental forming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling effect on the numerical prediction of springback due to a stretch-bending test applied on titanium T40 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.836-846. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2015.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young’s Modulus Determination: Influence of Microplasticity and Pseudo-Elasticity on Metal Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Awa Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Continuum Constitutive Modelling and Scale Transition Modelling, 651-653, pp.598-603. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the influence of crystallographic texture and grain shape on the yield surface of textured aluminum sheet material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 794-796, pp. 584-589. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the impact of constitutive modelling on the evolution of necking in the case of a tensile test on C68 grade steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp. 521-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality aiding collimator exchange at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouni Mattilac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 763, pp.354-363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The practical use of an interactive visualisation and planning tool for intervention planning in particle accelerator environments with ionizing radiation Nuclear Inst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth Vanherpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.NC. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental technique to characterize the plastic behaviour of metallic materials in a wide range of temperatures and strain rates: Application to a high-carbon steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of springback during an operation of V-bending, application to titanium and aluminum sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Ouakdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 698, pp. 69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp. 1116-1124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and PLM: Two complementary pillars for enterprise agility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp. 67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the mechanics of roller burnnishing through finite element simulation and experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp. 29-36. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of the burnishing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and PLM: two complementary pillars for enterprise agility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p.70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp. 673-678. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of high carbon steel C68 at elevated temperatures and different strain rates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technische Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp 577 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized Model for the Mechanical Behavior of Titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp.673-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of springback under the effect of holding force and die radius in a stretch bending test.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Louahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the thermo-mechanical behavior of Al bi-crystal in tension using full field measurements and micromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf As Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (3), pp.275-292. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dislocation Based Model for Low Amplitude Fatigue Behaviour of f.c.c. Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155-156, pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study with a Digital Image Correlation (DIC) method and numerical simulation of an anisotropic elastic-plastic commercially pure titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of the forming process of a CP titanium scoliotic instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (1-3), pp. 10-16. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study with a digital image correlation (DIC) method and numerical simulation of an anisotropic elastic-plastic commercially pure titanium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp. 131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fundamental model of aluminum single crystal behavior with physical description of kinematic work hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 550, pp. 577-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study with a full-field measurement method and numerical simulation of an anisotropic elastic-plastic commercially pure titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of kinematic field measurements to the modelling of the Portevin-Le Chaâtelier effect by the image correlation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaïdre Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of strain localisation during finite element simulation of deep-drawing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 159 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of strain localisation during finite element simulation of deep-drawing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 159 (2), pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data on Aluminium Single Crystals Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the I MECH E Part C Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, C11, pp.1159-1167. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440605X32057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of a deep-drawing operation : key factors for successful comparisons between experimental and simulated results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Porret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155-156, pp. 1105-1110. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental energetic balance associated to the deformation of an aluminum multicrystal and monocrystal sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 467-470, pp.1395-1400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of geometrical defects of stamping parts by numerical simulation and design of experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV (4), pp. 75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equivalent stress-equivalent strain relation of a sample of copper in tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (1-2), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(02)00247-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt for a unified description from dislocation dynamics to metallic plastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.Pr5 -111 Pr5 - 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically based constitutive laws used for numerical simulations of plasticity of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physicx IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.Pr4-381 Pr4-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic instability for off-axes loading in deep-drawing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Nguyen Nhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77 (1-3), pp.175-179. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(97)00415-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification through mesoscopic simulations of macroscopic parameters of physically based constitutive equations for the plastic behaviour of fcc single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.Pr8. 151-Pr8 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a criterion of deep drawing operation capability for thin orthotropic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (1-3), pp.190-197. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(97)00486-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science & engineering. A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234-236, pp.639-642. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of cristalline materials: from dislocations to continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioan R. Ionescu, Patrick Franciosi, Salima Bouvier and Oana Cazacu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity of cristalline materials : from dislocations to continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, Chapiter 3. Stress Distribution and Plasticity., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Calibration of an Academic Refined Model for Industrial Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mandelieu la Napoule, France. pp.206-212, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40920-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the scope of the implications of a Digital Transformation A formal approach to define the business dimensions involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEIM 2022 The 3rd International Conference on Industrial Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative blade shape for micro wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2022 - IEEE 2022 Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.121-125, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9854036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Multi Horizons Forecasting of Solar Irradiation Based on Artificial Neural Network with Meteorological Data: Application in the North-west of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Magloire Nkounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Falilou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momadou Bop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Grandvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Sixteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER52347.2021.9456600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact Level of SMEs Features Over Digital Transformation: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.40-48, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization of a Charging Station Based on the Multi-scale Current Profile and Particle Swarm Optimization: Application to Power-assisted Bikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Magloire Nkounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Falilou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Grandvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamady Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Sixteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Monte-Carlo, Monaco. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER52347.2021.9456626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Definition of an Impact Level Factor of SME Features Over Digital Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS (Advances in Production Management Systems) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a digital transformation framework enough for manufacturing smart products? The case of Small and Medium Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industry 4.0 and Smart Manufacturing (ISM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About localization on plane strain test on bi-material specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material microstructural properties on a 3-point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-roumain en hommage au Prof. Cristian Teodosiu, 24ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design on bimaterial forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Anh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material microstructural properties on a 3 point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maati Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-roumain en hommage au Prof. Cristian Teodosiu, 24ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskil Andreasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain analysis during tensile test using digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maati Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Fracture Mechanics FRACT’4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, dublin, Ireland. pp.160007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du degré de mécatronicité d'un produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonida Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hamed El-Housseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard framework for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonida Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Housseine El-Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wolfenbuettel, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of phenomenological and CPFEM based modeling approaches in sheet metal forming: application to micro-forming process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (Plasticity 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et simulations de la mise en forme d'un connecteur d'épaisseur ultra-mince par un processus multi-passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heterogeneities and of their distribution on the elastoplastic behaviour of metals,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on plasticity 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l'apparition de la localisation dans la simulation d'opérations de formage des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Deye Awa Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Formage de composants à partir de tôles ultra fines en alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Diot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et simulations de la mise en forme d'un connecteur d'épaisseur ultra-mince par un processus multi-passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l'apparition de la localisation dans la simulation d'opérations de formage des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-formage de composants à partir de tôles ultra-fines en alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Diot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the modelling of elastic behaviour in a wiping-die bending process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDRG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la localisation de la déformation du titane T40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the impact of constitutive modelling on the evolution of necking in the case of a tensile test on C68 grade steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esaform 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ESPOO, Finland. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du module d'Young : influence de la micro-plasticité et de la pseudo-élasticité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élasto-plastique des tôles par un modèle compartimenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élasto-plastique des tôles par un modèle compartimenté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013, 11ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, AVEIRO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed experimental and numerical study of steel ferrule forming by low-contact deformation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean et PLM : deux piliers complémentaires à l'agilité de l'entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en gestion de projet de l'UQTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Trois Rivières, Canada. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Germany. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational framework based on modeling languages to support product repository implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimization of the mechanical properties of titanium alloys for sheet metal forming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST STEPS OF CRACK INITIATION AND PROPAGATION IN FATIGUE OF FCC CRYSTALS STUDIED BY DISLOCATION DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sandhya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference On Engineering Systems Design And Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM and Lean: two complementary pillars for the company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically based kinematic hardening modelling of single crystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp. 91-96, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE simulation of a steel thin-wall short-tube forming process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp. 258-263, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel C68 characterization in severe conditions of temperature and speed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'un procédé de mise en forme par faible contact d'une virole acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benmhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées technologiques - Le titane et ses alliages, challenges actuels et futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified vision of plasticity: Analysis of the stresses in dislocation microstructures and induced material modeling in industrial context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICACM - International Center for Applied Computational Mechanics - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological study of bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EPFL Doctoral Conference in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Lausanne, Switzerland. pp. 53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete approach for industrial bending simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dislocation-based constitutive law for fcc crystals on a wide range of deformation amplitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMA - 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, DRESDEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a dislocation-based constitutive law for fcc crystal on a wide range of deformation amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Computational Plasticity COMPLAS X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, France. p354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart device for mechanical characterization of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme d'une instrumentation de correction des déformations scoliotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fundamental model of aluminium single crystal behaviour with the physical description of kinematic work-hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium held to coincide with the retirement of Professor John Humphreys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres matériau à partir d'un essai hétérogène par mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de loi de comportement à partir d'un essai hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de calculs éléments finis : application à la mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des utilisateurs francophones d'Abaqus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique de comportement micromécanique d'un monocristal CFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches multi-échelles en mécanique des matériaux Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des bandes Portevin-Le Châtelier dans un alliage Al-Mg par la technique d'analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaidre Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque International francophone, méthodes et Techniques Optiques pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique de comportement micromécanique d'un monocristal CFC - Prise en compte de l'écrouissage cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf As Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la mise en forme d'un matériel implantable de correction des déformations scoliotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée technique Cetim : "Innovez dans les implants orthopédiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres d'un modèle de plasticité à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbody fusion implants manufacturing: Experiments on a T40 titanium sheet in view of its multiscale modelling in case of metal forming operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on The Mechanical Behaviour of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle voie pour la conception des implants intervertébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Anniversaire du Laboratoire de Mécanique Appliquée R.Chaléat - 1er Colloque Interaction Modèle Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Besançon, France. pp.Pr11-69, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un procédé ECAE sur des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "ECAE et Matériaux hyper-déformés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Breaks during EDM rouh cuts with non-sealed flushing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Breaks during EDM rouh cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Ouvrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDM Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction numérique des paramètres procédé en formage sur tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological framework for peer learning in mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Oarcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 2, Technical University of Cluj-Napoca; Hochschule Kaiserslautern - University of Applied Sciences; Université Savoie Mont Blanc. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer learning semester/module through project-based learning in mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Zingraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 4, Université Savoie Mont Blanc; Hochschule Kaiserslautern - University of Applied Sciences; Technical University of Cluj-Napoca. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to implement peer-to-peer learning in engineering studies (using the example of mechatronics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Zingraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 3, Hochschule Kaiserslautern - University of Applied Sciences; Université Savoie Mont Blanc; Technical University of Cluj-Napoca. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency Portfolio Assessment guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Zingraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 5, Hochschule Kaiserslautern - University of Applied Sciences; Université Savoie Mont Blanc; Technical University of Cluj-Napoca. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, scientific review on peer-to-peer learning in mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ianosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 1, Technical University of Cluj-Napoca; Université Savoie Mont blanc; Hochschule Kaiserslautern - University of Applied Sciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de comportement élastoviscoplastique du monocristal en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00177810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision unifiée de la plasticité cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Savoie, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Tabourot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bienvenue !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of early plasticity in steel using large scale 4-point bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Mbissine Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27, pp.17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2026014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of Coopetition: A Comparative Study of Coopetition Configurations in Multinational Companies and Large and Small and Medium Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Khrifech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Business and Competitiveness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42943-024-00100-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pressure influence on structural parameters and elastic properties of rock-salt CaX (X=S, Se and Te) materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.100237. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chphi.2023.100237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic control and dispatching of charging currents to a charging station for power-assisted bikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Magloire Nkounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Falilou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Grandvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 246, pp.123415. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.123415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of elasto-plastic transition of sheet metal by using large-scale four-point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1238 (1), pp.012057. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/1238/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the operating limits and performances of centimetre-scale wind turbines through biomimicry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 326, pp.119996. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the modelling of creep behaviour of FCC metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 349 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency of the Young's modulus to plastic strain in DP steels: A consequence of heterogeneity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Issack Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100972. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material microstructural properties on a 3-point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.518. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transition and Mechanical Stability of InN Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (4), pp.480-482. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Effect on Structural and Magnetic Properties of MnS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gueddim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (4), pp.483-485. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.137.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making system for recommending and evaluating competences networks based on interaction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-019-0121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition, mechanical stability and optical response of MnSe: Pressure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ghodbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 553, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the thermomechanical behaviour of FCC metals under various conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Demouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Study of Pressure Dependence of Optical Spectra of MnS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (5), pp.1643-1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskil Andreasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc-Blende MnTe Under Pressure: Structural, Mechanical, and Optical Properties from Ab Initio Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ghodbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Bouarissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (6), pp.1533-1538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1896 / 160007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heterogeneities introduced into the modelling of a ring compression test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2016.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity and phenomenological approaches for the simulation of deformation behavior in thin copper alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original prediction of localisation during tensile and biaxial expansion tests on copper by the compartmentalized model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Awa Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1769 (1), pp.160010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of ultra-thin sheet metal forming using phenomenological and crystal plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 734, pp.032069. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/734/3/032069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling effect on the numerical prediction of springback due to a stretch-bending test applied on titanium T40 alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.836-846. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acme.2015.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of a short, thin-walled steel tube incremental forming process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young’s Modulus Determination: Influence of Microplasticity and Pseudo-Elasticity on Metal Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndéye Awa Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Continuum Constitutive Modelling and Scale Transition Modelling, 651-653, pp.598-603. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on the influence of crystallographic texture and grain shape on the yield surface of textured aluminum sheet material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 794-796, pp. 584-589. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.794-796.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the impact of constitutive modelling on the evolution of necking in the case of a tensile test on C68 grade steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp. 521-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality aiding collimator exchange at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seppo Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouni Mattilac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 763, pp.354-363. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The practical use of an interactive visualisation and planning tool for intervention planning in particle accelerator environments with ionizing radiation Nuclear Inst.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth Vanherpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.NC. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental technique to characterize the plastic behaviour of metallic materials in a wide range of temperatures and strain rates: Application to a high-carbon steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of springback during an operation of V-bending, application to titanium and aluminum sheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Ouakdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 698, pp. 69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp. 1116-1124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and PLM: Two complementary pillars for enterprise agility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp. 67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the mechanics of roller burnnishing through finite element simulation and experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp. 29-36. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of the burnishing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and PLM: two complementary pillars for enterprise agility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Modern Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), p.70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp. 673-678. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of high carbon steel C68 at elevated temperatures and different strain rates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technische Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp 577 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized Model for the Mechanical Behavior of Titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp.673-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of springback under the effect of holding force and die radius in a stretch bending test.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Ouakdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Louahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the thermo-mechanical behavior of Al bi-crystal in tension using full field measurements and micromechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf As Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (3), pp.275-292. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dislocation Based Model for Low Amplitude Fatigue Behaviour of f.c.c. Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155-156, pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study with a Digital Image Correlation (DIC) method and numerical simulation of an anisotropic elastic-plastic commercially pure titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of the forming process of a CP titanium scoliotic instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (1-3), pp. 10-16. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study with a digital image correlation (DIC) method and numerical simulation of an anisotropic elastic-plastic commercially pure titanium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp. 131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fundamental model of aluminum single crystal behavior with physical description of kinematic work hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 550, pp. 577-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study with a full-field measurement method and numerical simulation of an anisotropic elastic-plastic commercially pure titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of kinematic field measurements to the modelling of the Portevin-Le Chaâtelier effect by the image correlation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaïdre Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.589-594. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of strain localisation during finite element simulation of deep-drawing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 159 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of strain localisation during finite element simulation of deep-drawing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 159 (2), pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Data on Aluminium Single Crystals Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the I MECH E Part C Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, C11, pp.1159-1167. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440605X32057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental energetic balance associated to the deformation of an aluminum multicrystal and monocrystal sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 467-470, pp.1395-1400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and analysis of a deep-drawing operation : key factors for successful comparisons between experimental and simulated results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perine Porret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155-156, pp. 1105-1110. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2004.04.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of geometrical defects of stamping parts by numerical simulation and design of experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV (4), pp. 75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the equivalent stress-equivalent strain relation of a sample of copper in tensile loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (1-2), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(02)00247-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt for a unified description from dislocation dynamics to metallic plastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.Pr5 -111 Pr5 - 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically based constitutive laws used for numerical simulations of plasticity of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physicx IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.Pr4-381 Pr4-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic instability for off-axes loading in deep-drawing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Nguyen Nhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 77 (1-3), pp.175-179. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(97)00415-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification through mesoscopic simulations of macroscopic parameters of physically based constitutive equations for the plastic behaviour of fcc single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.Pr8. 151-Pr8 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a criterion of deep drawing operation capability for thin orthotropic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (1-3), pp.190-197. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(97)00486-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science & engineering. A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. F. Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 234-236, pp.639-642. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of cristalline materials: from dislocations to continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioan R. Ionescu, Patrick Franciosi, Salima Bouvier and Oana Cazacu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity of cristalline materials : from dislocations to continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, Chapiter 3. Stress Distribution and Plasticity., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Calibration of an Academic Refined Model for Industrial Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mandelieu la Napoule, France. pp.206-212, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40920-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the scope of the implications of a Digital Transformation A formal approach to define the business dimensions involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEIM 2022 The 3rd International Conference on Industrial Engineering and Industrial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative blade shape for micro wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2022 - IEEE 2022 Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.121-125, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9854036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Multi Horizons Forecasting of Solar Irradiation Based on Artificial Neural Network with Meteorological Data: Application in the North-west of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Magloire Nkounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Falilou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momadou Bop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Grandvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Sixteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Monte-Carlo, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER52347.2021.9456600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact Level of SMEs Features Over Digital Transformation: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.40-48, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing Optimization of a Charging Station Based on the Multi-scale Current Profile and Particle Swarm Optimization: Application to Power-assisted Bikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Magloire Nkounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Falilou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Grandvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamady Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Sixteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Monte-Carlo, Monaco. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EVER52347.2021.9456626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Definition of an Impact Level Factor of SME Features Over Digital Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS (Advances in Production Management Systems) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.123-130, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a digital transformation framework enough for manufacturing smart products? The case of Small and Medium Enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Liborio Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industry 4.0 and Smart Manufacturing (ISM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About localization on plane strain test on bi-material specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Anh Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material microstructural properties on a 3-point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-roumain en hommage au Prof. Cristian Teodosiu, 24ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design on bimaterial forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Anh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material microstructural properties on a 3 point bending test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maati Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-roumain en hommage au Prof. Cristian Teodosiu, 24ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and microstructure linked modeling of mechanical behavior of ultra-thin aluminum foils used in packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eskil Andreasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of samaras movement between free falls and constrained rotation, using high speed imaging and stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competences Network Based on Interaction Data for Recommendation and Evaluation Aims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Network 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.989-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain analysis during tensile test using digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maati Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Fracture Mechanics FRACT’4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chlef, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of modelling efficiency regarding localization development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, dublin, Ireland. pp.160007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du degré de mécatronicité d'un produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonida Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hamed El-Housseine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard framework for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonida Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Housseine El-Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wolfenbuettel, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of phenomenological and CPFEM based modeling approaches in sheet metal forming: application to micro-forming process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasticity, Damage, and Fracture (Plasticity 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heterogeneities and of their distribution on the elastoplastic behaviour of metals,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on plasticity 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Montego Bay, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et simulations de la mise en forme d'un connecteur d'épaisseur ultra-mince par un processus multi-passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l'apparition de la localisation dans la simulation d'opérations de formage des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Deye Awa Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations et simulations de la mise en forme d'un connecteur d'épaisseur ultra-mince par un processus multi-passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Formage de composants à partir de tôles ultra fines en alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Diot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l'apparition de la localisation dans la simulation d'opérations de formage des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-formage de composants à partir de tôles ultra-fines en alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Adzima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Diot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la localisation de la déformation du titane T40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the impact of constitutive modelling on the evolution of necking in the case of a tensile test on C68 grade steel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Awa Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Ksiksi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esaform 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ESPOO, Finland. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the modelling of elastic behaviour in a wiping-die bending process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDDRG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du module d'Young : influence de la micro-plasticité et de la pseudo-élasticité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élasto-plastique des tôles par un modèle compartimenté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013, 11ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement élasto-plastique des tôles par un modèle compartimenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of the elastic behavior of a XC68 grade steel used at high strain rates and high temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, AVEIRO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed experimental and numerical study of steel ferrule forming by low-contact deformation process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean et PLM : deux piliers complémentaires à l'agilité de l'entreprise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en gestion de projet de l'UQTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Trois Rivières, Canada. pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalized model for the mechanical behavior of titanium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Germany. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational framework based on modeling languages to support product repository implementation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimization of the mechanical properties of titanium alloys for sheet metal forming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRST STEPS OF CRACK INITIATION AND PROPAGATION IN FATIGUE OF FCC CRYSTALS STUDIED BY DISLOCATION DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Prasad Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sandhya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference On Engineering Systems Design And Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM and Lean: two complementary pillars for the company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2011, International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically based kinematic hardening modelling of single crystal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp. 91-96, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE simulation of a steel thin-wall short-tube forming process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp. 258-263, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel C68 characterization in severe conditions of temperature and speed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'un procédé de mise en forme par faible contact d'une virole acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raujol-Veillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified vision of plasticity: Analysis of the stresses in dislocation microstructures and induced material modeling in industrial context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICACM - International Center for Applied Computational Mechanics - 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benmhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées technologiques - Le titane et ses alliages, challenges actuels et futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological study of bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EPFL Doctoral Conference in Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Lausanne, Switzerland. pp. 53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete approach for industrial bending simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dislocation-based constitutive law for fcc crystals on a wide range of deformation amplitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSMA - 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, DRESDEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a dislocation-based constitutive law for fcc crystal on a wide range of deformation amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Manole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Computational Plasticity COMPLAS X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, France. p354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart device for mechanical characterization of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme d'une instrumentation de correction des déformations scoliotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fundamental model of aluminium single crystal behaviour with the physical description of kinematic work-hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium held to coincide with the retirement of Professor John Humphreys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des paramètres matériau à partir d'un essai hétérogène par mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique de comportement micromécanique d'un monocristal CFC - Prise en compte de l'écrouissage cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf As Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des bandes Portevin-Le Châtelier dans un alliage Al-Mg par la technique d'analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaidre Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque International francophone, méthodes et Techniques Optiques pour l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de loi de comportement à partir d'un essai hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation de calculs éléments finis : application à la mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Incandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des utilisateurs francophones d'Abaqus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle physique de comportement micromécanique d'un monocristal CFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches multi-échelles en mécanique des matériaux Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la mise en forme d'un matériel implantable de correction des déformations scoliotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée technique Cetim : "Innovez dans les implants orthopédiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres d'un modèle de plasticité à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térence Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbody fusion implants manufacturing: Experiments on a T40 titanium sheet in view of its multiscale modelling in case of metal forming operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on The Mechanical Behaviour of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling kinematic hardening for dislocation based plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Russe "Physics and Mechanics of Large Plastic Strains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Peterburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle voie pour la conception des implants intervertébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Anniversaire du Laboratoire de Mécanique Appliquée R.Chaléat - 1er Colloque Interaction Modèle Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Besançon, France. pp.Pr11-69, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un procédé ECAE sur des tôles métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "ECAE et Matériaux hyper-déformés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Saint Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Breaks during EDM rouh cuts with non-sealed flushing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire Breaks during EDM rouh cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Khoa Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Ouvrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDM Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction numérique des paramètres procédé en formage sur tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological framework for peer learning in mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Oarcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 2, Technical University of Cluj-Napoca; Hochschule Kaiserslautern - University of Applied Sciences; Université Savoie Mont Blanc. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer learning semester/module through project-based learning in mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Zingraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 4, Université Savoie Mont Blanc; Hochschule Kaiserslautern - University of Applied Sciences; Technical University of Cluj-Napoca. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to implement peer-to-peer learning in engineering studies (using the example of mechatronics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Zingraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 3, Hochschule Kaiserslautern - University of Applied Sciences; Université Savoie Mont Blanc; Technical University of Cluj-Napoca. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency Portfolio Assessment guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Zingraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Meij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 5, Hochschule Kaiserslautern - University of Applied Sciences; Université Savoie Mont Blanc; Technical University of Cluj-Napoca. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping, scientific review on peer-to-peer learning in mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Ianosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Stan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Galez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Intellectual Output 1, Technical University of Cluj-Napoca; Université Savoie Mont blanc; Hochschule Kaiserslautern - University of Applied Sciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de comportement élastoviscoplastique du monocristal en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00177810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une vision unifiée de la plasticité cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Savoie, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00178010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Mbissine Diouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Liegard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2026014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khrifech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42943-024-00100-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Khaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouarissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chphi.2023.100237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03573819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Magloire Nkounga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Cisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grandvaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liegard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ouakdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.76" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouarissa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueddim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ghodbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Demouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Daoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Rouabah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adzima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.06.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Awa Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Manach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toutain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.03.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLFJLDL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1QL6WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.584" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Laukkanen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Mattilac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Vanherpe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.12.051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Ouakdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pinel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NFR82J3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.673" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Louahdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khirani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF8CMQ0W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf As Saai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB36BNBZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF7XKC4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toussaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD65PTVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha&#239;dre Bouabdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA312" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Coudert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.413" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WB51HRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440605X32057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3KJHSWL2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Porret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.174" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53J2P7Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chappuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00247-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRTX358-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen Nhat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00415-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2VKNGC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239216v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00486-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKLWMTX8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Rauch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00353-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LNNXM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Manole" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Liborio Zapata" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9854036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momadou Bop" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456600" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500160v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03457476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Grandvaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Conde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456626" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108969v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Duc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Ahmed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonida Granon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hamed El-Housseine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Housseine El-Hamed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Manach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127987v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Awa Sene" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446161v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993352v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795398v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_22" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Prasad Reddy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandhya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599058v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Billard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589497" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599057v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589525" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632589v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422572v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632585v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599064v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Ducher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239283v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495626v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239271v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239264v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaidre Bouabdallah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268284v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180222v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020476" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZMJ0SDRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Ouvrard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Khoa Do" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafleur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dutrieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Ouvrad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafleur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sanchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604361v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Peris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Oarcea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Stan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meij" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zingraf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788210v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bitsch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bogner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764548v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Rusu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ianosi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178010v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Mbissine Diouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Liegard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Awa S&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2026014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ayadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khrifech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42943-024-00100-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Khaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouarissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chphi.2023.100237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03573819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Magloire Nkounga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ndiaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Cisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grandvaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liegard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Balland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabourot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1238/1/012057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ouakdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.76" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Issack Farah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.100972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouarissa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueddim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Yahiaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-019-0121-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ghodbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Demouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Andreasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Daoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Rouabah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ksiksi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.11.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adzima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.06.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#233;ye Awa Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vautrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Manach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toutain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1QL6WD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raujol-Veill&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.03.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLFJLDL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumoulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.794-796.584" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppo Laukkanen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Mattilac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.06.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Vanherpe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.12.051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Ouakdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pinel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NFR82J3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.673" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Louahdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khirani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2011.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF8CMQ0W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf As Saai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Chang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB36BNBZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176936v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Fivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.02.027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF7XKC4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toussaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD65PTVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha&#239;dre Bouabdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA312" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Coudert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arrieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.413" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WB51HRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arrieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239191v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440605X32057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3KJHSWL2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Incandela" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Porret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.04.174" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53J2P7Q3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chappuis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00247-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXRTX358-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nguyen Nhat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00415-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2VKNGC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179491v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239216v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(97)00486-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKLWMTX8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Rauch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00353-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LNNXM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Manole" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liegard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40920-2_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Liborio Zapata" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9854036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momadou Bop" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456600" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500160v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03457476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Grandvaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Conde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456626" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108969v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Phung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401896v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Anh Duc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Ahmed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813218v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023935v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537974v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonida Granon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hamed El-Housseine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012692v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Housseine El-Hamed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Manach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127987v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446146v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Awa Sene" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446161v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989719v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926832v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717040v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795398v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Berger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_22" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Prasad Reddy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandhya" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599058v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Billard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589497" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599057v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589525" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632589v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422572v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632585v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599064v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388340v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Ducher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239283v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495626v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388356v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaidre Bouabdallah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239281v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268284v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gradel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fivel Marc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180222v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020476" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZMJ0SDRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Ouvrard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Khoa Do" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafleur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dutrieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401963v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Ouvrad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafleur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sanchez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604361v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Peris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Oarcea" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Stan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Meij" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788231v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Zingraf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788210v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bitsch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bogner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764548v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Rusu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ianosi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178010v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>