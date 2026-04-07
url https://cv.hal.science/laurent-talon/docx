--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -402,252 +402,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and transport in the vadose zone : On the impact of partial saturation and Peclet number on non-Fickian, pre-asymptotic dispersion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On pressure-driven Poiseuille flow with non-monotonic rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2024.104774⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (8), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00444-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743738v1</w:t>
+                <w:t xml:space="preserve">hal-04743748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pressure-driven Poiseuille flow with non-monotonic rheology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flow and transport in the vadose zone : On the impact of partial saturation and Peclet number on non-Fickian, pre-asymptotic dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gervais-Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47 (8), pp.52. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.104774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00444-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2024.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743748v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State Dynamics of Ganglia Populations During Immiscible Two-Phase Flows in Porous Micromodels: Effects of the Capillary Number and Flow Ratio on Effective Rheology and Size Distributions</w:t>
               </w:r>
@@ -874,317 +874,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and coalescence dynamics of non-wetting blobs during immiscible two-phase flows in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from viscous fingers to foam during drainage in heterogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.093602. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.103119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.093602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441214v1</w:t>
+                <w:t xml:space="preserve">hal-04262668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from viscous fingers to foam during drainage in heterogeneous porous media</w:t>
+                <w:t xml:space="preserve">Darcy's law of yield stress fluids on a treelike network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Maria Schimmenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Federico Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Sinha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Hansen</w:t>
+                <w:t xml:space="preserve">Silvio Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.103119. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.L023102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0169419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.L023102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262668v1</w:t>
+                <w:t xml:space="preserve">hal-04262567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Dispersion Regimes in Heterogeneous Porous Media : On the Impact of Spatial Heterogeneity in Permeability and Exchange Kinetics in Mobile–Immobile Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,325 +1255,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy's law of yield stress fluids on a treelike network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation and coalescence dynamics of non-wetting blobs during immiscible two-phase flows in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Maria Schimmenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Hansen</w:t>
+                <w:t xml:space="preserve">R. Bouguemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Franz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (2), pp.L023102. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.093602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.L023102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.093602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262567v1</w:t>
+                <w:t xml:space="preserve">hal-04441214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fate of Shear-Oscillated Amorphous Solids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the statistical properties of fluid flows with transitional power-law rheology in heterogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0079460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.104789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349896v2</w:t>
+                <w:t xml:space="preserve">hal-03843531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Newtonian rheology in a capillary tube with varying radius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,154 +1518,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 145 (1), pp.245-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-022-01848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical properties of fluid flows with transitional power-law rheology in heterogeneous porous media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Fate of Shear-Oscillated Amorphous Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo A. Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 304, pp.104789. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (10), pp.104902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0079460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843531v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum principle for the flow of inelastic non-Newtonian fluids in macroscopic heterogeneous porous media</w:t>
               </w:r>
@@ -1870,828 +1870,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the linear stability analysis and absolute–convective transition of two fluid core annular flow</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical determination of Darcy's law for yield stress fluids in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Peysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Bang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.71⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.063301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.063301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165338v1</w:t>
+                <w:t xml:space="preserve">hal-02165304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of Bingham flow in macroscopic two dimensional heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 528, pp.121501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2019.121501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical determination of Darcy's law for yield stress fluids in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bauer</w:t>
+                <w:t xml:space="preserve">Nonlinear Darcy flow dynamics during ganglia stranding and mobilization in heterogeneous porous domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Kainourgiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4 (6), pp.063301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.063301⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.114302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165304v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Darcy flow dynamics during ganglia stranding and mobilization in heterogeneous porous domains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Salin</w:t>
+                <w:t xml:space="preserve">Darcy’s Law for Yield Stress Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.114302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (24), pp.245502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.245502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022270v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy’s Law for Yield Stress Fluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Talon</w:t>
+                <w:t xml:space="preserve">Revisiting the linear stability analysis and absolute–convective transition of two fluid core annular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (24), pp.245502. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 865, pp.743-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.245502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165315v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanches dynamics in reaction fronts in disordered flows</w:t>
+                <w:t xml:space="preserve">Frozen fronts selection in flow against self-sustained chemical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.042210⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.043302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597315v1</w:t>
+                <w:t xml:space="preserve">hal-03903229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frozen fronts selection in flow against self-sustained chemical waves</w:t>
+                <w:t xml:space="preserve">Avalanches dynamics in reaction fronts in disordered flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.043302. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.043302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.042210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903229v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-order accurate boundary conditions: From Stokes to Darcy porous flow modeled with standard and improved Brinkman lattice Boltzmann schemes</w:t>
               </w:r>
@@ -2910,77 +2910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical investigation of the advective and dispersive transport in Herschel–Bulkley fluids by means of a Lattice–Boltzmann two-relaxation-time scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Peysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,460 +3046,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving line model and avalanche statistics of Bingham fluid flow in porous media</w:t>
+                <w:t xml:space="preserve">History effects on nonwetting fluid residuals during desaturation flow through disordered porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Yiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15076-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (4), pp.043015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009776v1</w:t>
+                <w:t xml:space="preserve">hal-04009654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for three universality classes for reaction fronts in disordered flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Salin</w:t>
+                <w:t xml:space="preserve">Generalization of Darcy's law for Bingham fluids in porous media: From flow-field statistics to the flow-rate regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.234502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.023011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.023011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281088v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Darcy's law for Bingham fluids in porous media: From flow-field statistics to the flow-rate regimes</w:t>
+                <w:t xml:space="preserve">Moving line model and avalanche statistics of Bingham fluid flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.023011⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (7), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15076-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009647v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History effects on nonwetting fluid residuals during desaturation flow through disordered porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for three universality classes for reaction fronts in disordered flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awadhesh Kumar Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Yiotis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (4), pp.043015. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.234502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009654v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and improvement of Brinkman lattice Boltzmann schemes: Bulk, boundary, interface.Similarity and distinctness with finite elements in heterogeneous porous media</w:t>
               </w:r>
@@ -3602,51 +3602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong pinning of propagation fronts in adverse flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awadhesh Kumar Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,1089 +3804,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density and viscosity, miscible displacements in horizontal Hele-Shaw cells. Part 1: Linear stability analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Reynolds number suspension gravity currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Meiburg</w:t>
+                <w:t xml:space="preserve">Sandeep Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (8), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13085-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.63⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407014v1</w:t>
+                <w:t xml:space="preserve">hal-05407024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocatalytic Reaction Fronts Inside a Porous Medium of Glass Spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase diagram of sustained wave fronts opposing the flow in disordered porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Atis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.38003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/38003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.148301⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331702v1</w:t>
+                <w:t xml:space="preserve">hal-05407018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of sustained wave fronts opposing the flow in disordered porous media</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the determination of a generalized Darcy equation for yield-stress fluid in porous media using a Lattice-Boltzmann TRT scheme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101 (3), pp.38003. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (12), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/38003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13139-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407018v1</w:t>
+                <w:t xml:space="preserve">hal-00948893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Reynolds number suspension gravity currents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Talon</w:t>
+                <w:t xml:space="preserve">Geometry of optimal path hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 ((3):), pp.Article Number: 30003, DOI: 10.1209/0295-5075/103/30003 (IF 2,26)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05407024v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of a generalized Darcy equation for yield-stress fluid in porous media using a Lattice-Boltzmann TRT scheme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autocatalytic Reaction Fronts Inside a Porous Medium of Glass Spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13139-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (14), pp.013102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.148301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948893v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of optimal path hierarchies</w:t>
+                <w:t xml:space="preserve">Variable density and viscosity, miscible displacements in horizontal Hele-Shaw cells. Part 1: Linear stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hansen</w:t>
+                <w:t xml:space="preserve">E. Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 721, pp.268-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845117v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the two relaxation time Lattice-Boltzmann scheme to simulate Stokes flow in porous media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Youssef</w:t>
+                <w:t xml:space="preserve">Relation Between First Arrival Time and Permeability in Self-Affine Fractures with Areas in Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011WR011385⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/68009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597855v1</w:t>
+                <w:t xml:space="preserve">hal-00673739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMO-hydrodynamic coupling between forced advection in porous media and self-sustained chemical waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+                <w:t xml:space="preserve">Assessment of the two relaxation time Lattice-Boltzmann scheme to simulate Stokes flow in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4734489⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331707v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation Between First Arrival Time and Permeability in Self-Affine Fractures with Areas in Contact</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CHEMO-hydrodynamic coupling between forced advection in porous media and self-sustained chemical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.037108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/68009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4734489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673739v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes flow paths separation and recirculation cells in X-junctions of varying angle</w:t>
               </w:r>
@@ -4996,554 +4996,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane Poiseuille flow of miscible layers with different viscosities: instabilities in the Stokes flow regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous lock-exchange in rectangular channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Meiburg</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 686, pp.484-506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.341⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 673, pp.132-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112010006208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407031v1</w:t>
+                <w:t xml:space="preserve">hal-02941746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous lock-exchange in rectangular channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plane Poiseuille flow of miscible layers with different viscosities: instabilities in the Stokes flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Salin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 673, pp.132-146. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 686, pp.484-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112010006208⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941746v1</w:t>
+                <w:t xml:space="preserve">hal-05407031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-exchange experiments with an autocatalytic reaction front</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permeability of Self-Affine Aperture Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3507899⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.046108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.046108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407040v1</w:t>
+                <w:t xml:space="preserve">hal-00472230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Self-Affine Aperture Fields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lock-exchange experiments with an autocatalytic reaction front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (4), pp.046108. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.046108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3507899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472230v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of a buoyant autocatalytic reaction front in tilted Hele-Shaw cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bou Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5692,589 +5692,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
+                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 1: Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubertin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">M. d'Olce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 618, pp.305-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008004230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407050v1</w:t>
+                <w:t xml:space="preserve">hal-05407044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 1: Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 2: Numerical simulations and nonlinear global modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Olce</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Talon</w:t>
+                <w:t xml:space="preserve">Lutz Lesshaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 618, pp.305-322. </w:t>
+              <w:t xml:space="preserve">, 2009, 618, pp.323--348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112008004230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407044v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the temperature profile of an exothermic autocatalytic reaction front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (5), pp.055101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.055101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 2: Numerical simulations and nonlinear global modes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Lesshaft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Meiburg</w:t>
+                <w:t xml:space="preserve">A. Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112008004242⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438102v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl and mushroom instability patterns in two miscible fluids' core annular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D’olce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chertcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6481,77 +6481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor’s regime of an autocatalytic reaction front in a pulsative periodic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6628,77 +6628,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shariati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 519, pp.105-132</w:t>
@@ -6740,77 +6740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice BGK simulations of macrodispersion in heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis C. Yortsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,424 +6874,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population dynamic of non−wetting blobs in porous medi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boughemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Yiotis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes des Milieux Poreux 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417397v1</w:t>
+                <w:t xml:space="preserve">hal-04417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamic of non−wetting blobs in porous medi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-phase non-linear flow in Pore Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Yiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes des Milieux Poreux 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reuil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417039v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase non-linear flow in Pore Network Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
+                <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interpore 2023</w:t>
+              <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417423v1</w:t>
+                <w:t xml:space="preserve">hal-04417397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant dispersion in heterogeneous porous media: On the impact of the heterogeneity of the exchange rate and permeability field in Mobile−Immobile transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,51 +7342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two−phase non−Newtonian flow in porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,217 +7513,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Rheology of Bi−Viscous Non−Newtonian Fluids in Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective steady−state flow regimes during the stranding and mobilization of NAPL ganglia within stochastically reconstructed porous domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Yiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Dollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Hansen</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417562v1</w:t>
+                <w:t xml:space="preserve">hal-04417594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective steady−state flow regimes during the stranding and mobilization of NAPL ganglia within stochastically reconstructed porous domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Rheology of Bi−Viscous Non−Newtonian Fluids in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Salin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417594v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un fluide à seuil dans un milieu poreux à l'échelle macroscopique</w:t>
               </w:r>
@@ -7817,51 +7817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7880,230 +7880,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement de fluides à seuil en milieux poreux ou fracturés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution des écoulements visqueux dans une jonction en X fonction de son angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alex Hansen</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cachile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440417v1</w:t>
+                <w:t xml:space="preserve">hal-03440623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des écoulements visqueux dans une jonction en X fonction de son angle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écoulement de fluides à seuil en milieux poreux ou fracturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Cachile</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440623v1</w:t>
+                <w:t xml:space="preserve">hal-03440417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8179,51 +8179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEABCCB0"/>
+    <w:nsid w:val="5E471A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8410,51 +8410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-talon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7965-2372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089018206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05354337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05353928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Kamath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Ramaswamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Browne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit S Datta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3jz-x97q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ollivier-Triquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braconnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00444-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zarikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yiotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02041-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersen Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04441214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguemari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.093602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Sinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04071643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Schimmenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.L023102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349896v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel E. Ferrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Jagla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079460" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03859808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01848-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.71" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kostenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.063301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kainourgiakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.114302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.245502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043302" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frigaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.491" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8H2MWBQM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJPMXZCN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15076-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Yiotis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.041004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03323435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meiburg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.63" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Atis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Saha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.148301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/38003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PK4CB5MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13085-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8Q1JGZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00948893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13139-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011385" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN2BWDXM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/68009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cachile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Gomba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.341" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6FDCMJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010006208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507899" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066311" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004230" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.055101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selvam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshaft" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004242" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TJ3QBRCP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;olce" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838582" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boschan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ippolito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chertcoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2919804" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shariati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rakotomalala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis C. Yortsos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boughemari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dollari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Kostenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-talon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7965-2372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089018206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05354337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05353928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Kamath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Ramaswamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Browne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit S Datta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3jz-x97q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00444-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ollivier-Triquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braconnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zarikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yiotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02041-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersen Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Sinha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169419" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Schimmenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.L023102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04071643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04441214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguemari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.093602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03859808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01848-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349896v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel E. Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Jagla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.063301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kostenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kainourgiakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.114302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.245502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042210" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frigaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.491" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8H2MWBQM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJPMXZCN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Yiotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15076-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.041004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03323435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Saha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13085-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8Q1JGZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Atis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/38003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PK4CB5MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00948893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13139-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.148301" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goyal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meiburg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/68009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011385" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN2BWDXM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cachile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Gomba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010006208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6FDCMJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507899" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066311" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selvam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshaft" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004242" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TJ3QBRCP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.055101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;olce" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838582" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boschan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ippolito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chertcoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2919804" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shariati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rakotomalala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis C. Yortsos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boughemari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dollari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Kostenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>