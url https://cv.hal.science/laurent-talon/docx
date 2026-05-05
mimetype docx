--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -402,252 +402,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pressure-driven Poiseuille flow with non-monotonic rheology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flow and transport in the vadose zone : On the impact of partial saturation and Peclet number on non-Fickian, pre-asymptotic dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gervais-Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00444-5⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.104774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2024.104774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743748v1</w:t>
+                <w:t xml:space="preserve">hal-04743738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and transport in the vadose zone : On the impact of partial saturation and Peclet number on non-Fickian, pre-asymptotic dispersion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On pressure-driven Poiseuille flow with non-monotonic rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.104774. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (8), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2024.104774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-024-00444-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743738v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-State Dynamics of Ganglia Populations During Immiscible Two-Phase Flows in Porous Micromodels: Effects of the Capillary Number and Flow Ratio on Effective Rheology and Size Distributions</w:t>
               </w:r>
@@ -874,334 +874,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from viscous fingers to foam during drainage in heterogeneous porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation and coalescence dynamics of non-wetting blobs during immiscible two-phase flows in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Lanza</w:t>
+                <w:t xml:space="preserve">R. Bouguemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Sinha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Talon</w:t>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.103119. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.093602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0169419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.093602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262668v1</w:t>
+                <w:t xml:space="preserve">hal-04441214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy's law of yield stress fluids on a treelike network</w:t>
+                <w:t xml:space="preserve">Transition from viscous fingers to foam during drainage in heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Maria Schimmenti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Federico Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (2), pp.L023102. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.103119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.L023102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262567v1</w:t>
+                <w:t xml:space="preserve">hal-04262668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Dispersion Regimes in Heterogeneous Porous Media : On the Impact of Spatial Heterogeneity in Permeability and Exchange Kinetics in Mobile–Immobile Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,473 +1238,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and coalescence dynamics of non-wetting blobs during immiscible two-phase flows in porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darcy's law of yield stress fluids on a treelike network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bouguemari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Yiotis</w:t>
+                <w:t xml:space="preserve">Vincenzo Maria Schimmenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Salin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvio Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.093602. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.L023102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.093602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.L023102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441214v1</w:t>
+                <w:t xml:space="preserve">hal-04262567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical properties of fluid flows with transitional power-law rheology in heterogeneous porous media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Fate of Shear-Oscillated Amorphous Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo A. Jagla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104789⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (10), pp.104902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843531v1</w:t>
+                <w:t xml:space="preserve">hal-03349896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Newtonian rheology in a capillary tube with varying radius</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the statistical properties of fluid flows with transitional power-law rheology in heterogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-022-01848-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.104789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859808v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fate of Shear-Oscillated Amorphous Solids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Martens</w:t>
+                <w:t xml:space="preserve">Non-Newtonian rheology in a capillary tube with varying radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156 (10), pp.104902. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (1), pp.245-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0079460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-022-01848-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349896v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum principle for the flow of inelastic non-Newtonian fluids in macroscopic heterogeneous porous media</w:t>
               </w:r>
@@ -1870,590 +1870,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical determination of Darcy's law for yield stress fluids in porous media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the linear stability analysis and absolute–convective transition of two fluid core annular flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.063301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 865, pp.743-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165304v1</w:t>
+                <w:t xml:space="preserve">hal-02165338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of Bingham flow in macroscopic two dimensional heterogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 528, pp.121501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2019.121501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Darcy flow dynamics during ganglia stranding and mobilization in heterogeneous porous domains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Salin</w:t>
+                <w:t xml:space="preserve">Experimental and numerical determination of Darcy's law for yield stress fluids in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Peysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Bang Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Batot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.114302⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.063301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.063301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022270v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy’s Law for Yield Stress Fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
+                <w:t xml:space="preserve">Nonlinear Darcy flow dynamics during ganglia stranding and mobilization in heterogeneous porous domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Kainourgiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.245502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.114302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165315v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the linear stability analysis and absolute–convective transition of two fluid core annular flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Talon</w:t>
+                <w:t xml:space="preserve">Darcy’s Law for Yield Stress Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 865, pp.743-761. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (24), pp.245502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.245502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165338v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frozen fronts selection in flow against self-sustained chemical waves</w:t>
               </w:r>
@@ -2910,77 +2910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical investigation of the advective and dispersive transport in Herschel–Bulkley fluids by means of a Lattice–Boltzmann two-relaxation-time scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Batot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Peysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History effects on nonwetting fluid residuals during desaturation flow through disordered porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Atis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awadhesh Kumar Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,1089 +3804,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Reynolds number suspension gravity currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable density and viscosity, miscible displacements in horizontal Hele-Shaw cells. Part 1: Linear stability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Saha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Talon</w:t>
+                <w:t xml:space="preserve">N. Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13085-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 721, pp.268-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407024v1</w:t>
+                <w:t xml:space="preserve">hal-05407014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of sustained wave fronts opposing the flow in disordered porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Autocatalytic Reaction Fronts Inside a Porous Medium of Glass Spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/38003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (14), pp.013102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.148301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407018v1</w:t>
+                <w:t xml:space="preserve">hal-03331702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of a generalized Darcy equation for yield-stress fluid in porous media using a Lattice-Boltzmann TRT scheme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase diagram of sustained wave fronts opposing the flow in disordered porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (12), 10 p. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.38003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13139-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/38003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948893v1</w:t>
+                <w:t xml:space="preserve">hal-05407018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of optimal path hierarchies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Hansen</w:t>
+                <w:t xml:space="preserve">Low Reynolds number suspension gravity currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (8), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13085-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845117v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocatalytic Reaction Fronts Inside a Porous Medium of Glass Spheres</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the determination of a generalized Darcy equation for yield-stress fluid in porous media using a Lattice-Boltzmann TRT scheme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (12), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13139-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.148301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331702v1</w:t>
+                <w:t xml:space="preserve">hal-00948893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density and viscosity, miscible displacements in horizontal Hele-Shaw cells. Part 1: Linear stability analysis</w:t>
+                <w:t xml:space="preserve">Geometry of optimal path hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Goyal</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meiburg</w:t>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 ((3):), pp.Article Number: 30003, DOI: 10.1209/0295-5075/103/30003 (IF 2,26)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407014v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation Between First Arrival Time and Permeability in Self-Affine Fractures with Areas in Contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Talon</w:t>
+                <w:t xml:space="preserve">Assessment of the two relaxation time Lattice-Boltzmann scheme to simulate Stokes flow in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/68009⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673739v1</w:t>
+                <w:t xml:space="preserve">hal-02597855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the two relaxation time Lattice-Boltzmann scheme to simulate Stokes flow in porous media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
+                <w:t xml:space="preserve">CHEMO-hydrodynamic coupling between forced advection in porous media and self-sustained chemical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Atis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.037108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4734489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011WR011385⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02597855v1</w:t>
+                <w:t xml:space="preserve">hal-03331707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMO-hydrodynamic coupling between forced advection in porous media and self-sustained chemical waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation Between First Arrival Time and Permeability in Self-Affine Fractures with Areas in Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.037108. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4734489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/68009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331707v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes flow paths separation and recirculation cells in X-junctions of varying angle</w:t>
               </w:r>
@@ -5015,51 +5015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous lock-exchange in rectangular channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Poiseuille flow of miscible layers with different viscosities: instabilities in the Stokes flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 686, pp.484-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5216,334 +5216,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Self-Affine Aperture Fields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lock-exchange experiments with an autocatalytic reaction front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.046108⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3507899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472230v1</w:t>
+                <w:t xml:space="preserve">hal-05407040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-exchange experiments with an autocatalytic reaction front</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permeability of Self-Affine Aperture Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 133 (24), </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.046108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3507899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.046108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407040v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of a buoyant autocatalytic reaction front in tilted Hele-Shaw cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bou Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5692,533 +5692,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 1: Experiments</w:t>
+                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Olce</w:t>
+                <w:t xml:space="preserve">A. Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112008004230⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407044v1</w:t>
+                <w:t xml:space="preserve">hal-05407050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 2: Numerical simulations and nonlinear global modes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 1: Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Lesshaft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Meiburg</w:t>
+                <w:t xml:space="preserve">M. d'Olce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 618, pp.323--348. </w:t>
+              <w:t xml:space="preserve">, 2009, 618, pp.305-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112008004242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008004230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438102v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the temperature profile of an exothermic autocatalytic reaction front</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Salin</w:t>
+                <w:t xml:space="preserve">Convective/absolute instability in miscible core-annular flow. Part 2: Numerical simulations and nonlinear global modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Lesshaft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meiburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.055101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 618, pp.323--348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008004242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407058v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the temperature profile of an exothermic autocatalytic reaction front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (5), pp.055101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.055101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407050v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl and mushroom instability patterns in two miscible fluids' core annular flows</w:t>
               </w:r>
@@ -6230,51 +6230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D’olce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chertcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6481,77 +6481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor’s regime of an autocatalytic reaction front in a pulsative periodic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6654,51 +6654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 519, pp.105-132</w:t>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis C. Yortsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,424 +6874,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamic of non−wetting blobs in porous medi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes des Milieux Poreux 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reuil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417039v1</w:t>
+                <w:t xml:space="preserve">hal-04417397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase non-linear flow in Pore Network Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Lanza</w:t>
+                <w:t xml:space="preserve">Population dynamic of non−wetting blobs in porous medi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Sinha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Talon</w:t>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boughemari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Yiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourg, Ecosse, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes des Milieux Poreux 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417423v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
+                <w:t xml:space="preserve">Two-phase non-linear flow in Pore Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generating synthetic images of unsaturated porous media with a multiscale multipoint statistics approach to study transport in two-fluid-phase systems</w:t>
+              <w:t xml:space="preserve">interpore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417397v1</w:t>
+                <w:t xml:space="preserve">hal-04417423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant dispersion in heterogeneous porous media: On the impact of the heterogeneity of the exchange rate and permeability field in Mobile−Immobile transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ollivier-Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,51 +7342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two−phase non−Newtonian flow in porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,217 +7513,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective steady−state flow regimes during the stranding and mobilization of NAPL ganglia within stochastically reconstructed porous domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Rheology of Bi−Viscous Non−Newtonian Fluids in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Salin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417594v1</w:t>
+                <w:t xml:space="preserve">hal-04417562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Rheology of Bi−Viscous Non−Newtonian Fluids in Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective steady−state flow regimes during the stranding and mobilization of NAPL ganglia within stochastically reconstructed porous domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Yiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Dollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Hansen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417562v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un fluide à seuil dans un milieu poreux à l'échelle macroscopique</w:t>
               </w:r>
@@ -7817,51 +7817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8179,51 +8179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E471A6C"/>
+    <w:nsid w:val="8BB1AF03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8410,51 +8410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-talon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7965-2372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089018206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05354337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05353928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Kamath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Ramaswamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Browne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit S Datta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3jz-x97q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00444-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ollivier-Triquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braconnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zarikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yiotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02041-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersen Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Sinha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169419" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Schimmenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.L023102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04071643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04441214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguemari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.093602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03859808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01848-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349896v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel E. Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Jagla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079460" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.063301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kostenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kainourgiakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.114302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.245502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042210" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frigaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.491" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8H2MWBQM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJPMXZCN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Yiotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15076-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.041004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03323435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Saha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13085-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8Q1JGZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Atis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/38003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PK4CB5MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00948893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13139-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.148301" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goyal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meiburg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.63" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/68009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011385" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN2BWDXM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cachile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Gomba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010006208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6FDCMJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472230v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507899" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066311" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selvam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshaft" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004242" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TJ3QBRCP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.055101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;olce" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838582" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boschan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ippolito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chertcoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2919804" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shariati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rakotomalala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis C. Yortsos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boughemari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dollari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Kostenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-talon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7965-2372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089018206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05354337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05353928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Kamath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Ramaswamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Browne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit S Datta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3jz-x97q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ollivier-Triquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Braconnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gervais-Couplet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00444-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zarikos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yiotis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02041-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04743754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersen Hennig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04441214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouguemari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.093602" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Sinha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169419" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04071643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Maria Schimmenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.L023102" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349896v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel E. Ferrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Jagla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079460" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104789" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03859808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01848-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03845409v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.71" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kostenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Peysson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Bang Ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.063301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kainourgiakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.114302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.245502" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.043302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042210" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frigaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.491" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8H2MWBQM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJPMXZCN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Yiotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15076-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Atis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awadhesh Kumar Dubey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.234502" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.041004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03323435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meiburg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.63" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Atis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Saha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.148301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/38003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PK4CB5MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13085-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8Q1JGZH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00948893v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13139-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011385" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FN2BWDXM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03331707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rakotomalala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/68009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cachile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Gomba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010006208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.341" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6FDCMJ78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bou Malham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507899" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.046108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.066311" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008404" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Olce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004230" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selvam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshaft" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004242" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TJ3QBRCP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.055101" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;olce" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838582" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03333870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boschan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ippolito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chertcoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2919804" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192257v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shariati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rakotomalala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis C. Yortsos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417039v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boughemari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417084v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dollari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Kostenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>