--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -311,676 +311,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal to interannual variability of the tide in the Amazon estuary</w:t>
+                <w:t xml:space="preserve">Extension of a high temporal resolution sea level time series at Socoa (Saint-Jean-de-Luz, France) back to 1875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Inge van den Beld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Azevedo</w:t>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leandro Guedes Santos</w:t>
+                <w:t xml:space="preserve">Alexa Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.104945⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.5739-5753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-5739-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298970v1</w:t>
+                <w:t xml:space="preserve">hal-04555208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouméa: a new multi-mission calibration and validation site for past and future altimetry missions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Chupin</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.1277-1314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-19-1277-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a high temporal resolution sea level time series at Socoa (Saint-Jean-de-Luz, France) back to 1875</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal to interannual variability of the tide in the Amazon estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge van den Beld</w:t>
+                <w:t xml:space="preserve">Alberto Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Latapy</w:t>
+                <w:t xml:space="preserve">Leandro Guedes Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.5739-5753. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, 104945 [15p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-5739-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.104945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555208v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the amazon outflow on the barotropic tide on the amazonian shelf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Storm surge hazard over Bengal delta: a probabilistic-deterministic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Emanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104695⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.2359-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-2359-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671377v1</w:t>
+                <w:t xml:space="preserve">insu-03867915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm surge hazard over Bengal delta: a probabilistic-deterministic modelling approach</w:t>
+                <w:t xml:space="preserve">Role of the amazon outflow on the barotropic tide on the amazonian shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kerry Emanuel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Krien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.2359-2379. </w:t>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-2359-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03867915v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased population exposure to Amphan‐scale cyclones under future climates</w:t>
               </w:r>
@@ -1234,90 +1234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Coast Tide Model Validation Using GNSS Unmanned Surface Vehicle (USV), a Case Study in the Pertuis Charentais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1377,90 +1377,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient storm surge and inundation forecasting system over the Bengal delta: chasing the Supercyclone Amphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), pp.2523 - 2541. </w:t>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre d'information Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.13-14</w:t>
@@ -1623,90 +1623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise inducing tidal modulation along the coasts of Bengal delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K.M. Saiful Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,77 +1766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Sea Surface Height Using New Concepts of Kinematic GNSS Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1881,619 +1881,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
+                <w:t xml:space="preserve">Sea Level at the Coast from Video-Sensed Waves: Comparison to Tidal Gauges and Satellite Altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marcos</w:t>
+                <w:t xml:space="preserve">G Abessolo Ondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+                <w:t xml:space="preserve">Rafaël Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Matthews</w:t>
+                <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ponte</w:t>
+                <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Birol</w:t>
+                <w:t xml:space="preserve">F. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0203.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077591v1</w:t>
+                <w:t xml:space="preserve">hal-02385633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Intertidal Topography from Sentinel-2 Multi-Spectral Imagery: Synergy between Remote Sensing and Numerical Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Nazmuddoha Ansary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marufa Ishaque</w:t>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11242888⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720602v1</w:t>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Level at the Coast from Video-Sensed Waves: Comparison to Tidal Gauges and Satellite Altimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Castelle</w:t>
+                <w:t xml:space="preserve">High-Resolution Intertidal Topography from Sentinel-2 Multi-Spectral Imagery: Synergy between Remote Sensing and Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Testut</w:t>
+                <w:t xml:space="preserve">M. D. Nazmuddoha Ansary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leger</w:t>
+                <w:t xml:space="preserve">Marufa Ishaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0203.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11242888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385633v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+                <w:t xml:space="preserve">hal-02077591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,90 +2570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical land motion and relative sea level changes along the coastline of Brest (France) from combined space-borne geodetic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.275-285. </w:t>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probal Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdur Rahman Tazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Earth System Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sea-level Variations Along the Metropolitan Coasts of France: Waves, Tides, Storm Surges and Long-term Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rohith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arya Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can We Improve Parametric Cyclonic Wind Fields Using Recent Satellite Remote Sensing Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,295 +3497,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
+                <w:t xml:space="preserve">Seasonal modulation of M2 tide in the Northern Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.R. Tazkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Durand</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akm S Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 135, pp.58 - 73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 137, pp.154 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671839v1</w:t>
+                <w:t xml:space="preserve">hal-01671807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal modulation of M2 tide in the Northern Bay of Bengal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samiul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akm S Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 137, pp.154 - 162. </w:t>
+              <w:t xml:space="preserve">, 2017, 135, pp.58 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671807v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline changes in a rising sea level context: the example of Grande Glorieuse, Eparses Islands, Western Indian Ocean</w:t>
               </w:r>
@@ -3917,103 +3917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved bathymetric dataset and tidal model for the head Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Tazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
@@ -4211,77 +4211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martin Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140</w:t>
@@ -4304,615 +4304,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution barotropic modeling and the calving of the Mertz Glacier, East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lyard</w:t>
+                <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Martin Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Hydrographic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982296v1</w:t>
+                <w:t xml:space="preserve">hal-01257970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integer Precise Point Positioning technique for sea surface observations using a GPS buoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Perosanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (8), pp.1311-1322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2012.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+                <w:t xml:space="preserve">High-resolution barotropic modeling and the calving of the Mertz Glacier, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lescarmontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Hydrographic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (10), pp.5267-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257970v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of modern tide gauges: towards mm-level accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belen Martin-Miguez</w:t>
+                <w:t xml:space="preserve">Performance of modern tide gauges: towards the mm-level accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Martin Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+              <w:t xml:space="preserve">Advances in Spanish Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/scimar.03618.18A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247934v1</w:t>
+                <w:t xml:space="preserve">hal-00799020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of modern tide gauges: towards the mm-level accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belen Martin Miguez</w:t>
+                <w:t xml:space="preserve">Performance of modern tide gauges: towards mm-level accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Martin-Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Spanish Physical Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.03618.18A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/scimar.03618.18A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799020v1</w:t>
+                <w:t xml:space="preserve">hal-01247934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of Mertz Glacier ice tongue, East Antarctica</w:t>
               </w:r>
@@ -5045,51 +5045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Tidal Modeling and Evaluation of Jason-2 Tidal Geophysical Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Delebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5247,307 +5247,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level at Saint Paul Island, southern Indian Ocean, from 1874 to the present</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental growth pattern calibration of Antarctic scallop shells (Adamussium colbecki, Smith 1902) to provide a biogenic archive of high-resolution records of environmental and climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Miguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tiphaneau</w:t>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pouvreau</w:t>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Toulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JC006404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798728v1</w:t>
+                <w:t xml:space="preserve">hal-00640992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental growth pattern calibration of Antarctic scallop shells (Adamussium colbecki, Smith 1902) to provide a biogenic archive of high-resolution records of environmental and climatic changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Richard</w:t>
+                <w:t xml:space="preserve">Sea level at Saint Paul Island, southern Indian Ocean, from 1874 to the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Toulot</w:t>
+                <w:t xml:space="preserve">B.M. Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
+                <w:t xml:space="preserve">P. Tiphaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (C12), pp.C12028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640992v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostatic stability of the East Antarctic station Dumont d'Urville from long-term geodetic observations and geophysical models</w:t>
               </w:r>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik R. Ivins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mabileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (6), pp.963-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5926,64 +5926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van de Casteele test revisited: An efficient approach to tide gauge error characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea level at Port-aux-Francais, Kerguelen Island, from 1949 to the present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But how a glacier can flow? Historical outlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.368-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6537,64 +6537,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seafloor deformation study using A-0-A pressure instruments and ocean models to contribute to the monitoring of the Mayotte volcanic crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,51 +6671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,90 +6770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Noumea lagoon as a multi-mission cal/val site for past and future altimetry missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Chupin</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Ocean Surface Topography Science Team (OSTST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7038,64 +7038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des mouvements verticaux du sol et des tendances relatives du niveau de la mer le long du littoral de Brest (France) : Apport de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMELi, un drone marin de surface au service de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nushrat Yeasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 years of Progress in Radar Altimetry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hyeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 Years of Progress in radar altimetry symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7774,90 +7774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic instrumentation to validate altimetry sea-level measurements in the Noumea Lagoon – New results from the GEOCEAN-NC 2019 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Chupin</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. Abstract EGU23, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7943,51 +7943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
@@ -8029,51 +8029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,64 +8208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122, pp.031, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations du niveau de la mer et du lagon à Clipperton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,51 +8482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kerebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8576,64 +8576,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de la mer et mouvements de terrain sur l'île d'Aix, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,51 +8784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="590D1CAF"/>
+    <w:nsid w:val="BDD44876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9015,51 +9015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-testut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-2919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063050099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04298970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Guedes Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5739-2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2359-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hawker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S Lord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cli2.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03452987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2523-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.M. Saiful Islam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nazmuddoha Ansary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marufa Ishaque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242888" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abessolo Ondoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0203.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.12.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3C2H56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazzadur Rahman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. M. Saiful Islam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probal Saha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-019-1184-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prerna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09243-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thoreux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI81-002.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm S Islam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Babu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Suchandra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V.V. Arun Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2015.1045639" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legresy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lescarmontier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20339" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.09.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJGFJ86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03618.18A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lescarmontier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legr&#233;sy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coleman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perosanz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718642" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maraldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Miguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiphaneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006404" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Amalvict" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik R. Ivins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-8369.2008.00091.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraldi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.12.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203WTW53-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JTECHO554.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galton-Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030900" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0056-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8F2P4DB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Merrifield" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Firing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agricole" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brundrit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022610" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04833108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24400/527896/a03-2022.3425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hyeans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushrat Yeasmin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321068v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14669" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-testut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-2919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063050099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5739-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04298970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Guedes Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2359-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hawker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S Lord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cli2.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03452987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2523-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.M. Saiful Islam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abessolo Ondoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0203.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nazmuddoha Ansary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marufa Ishaque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242888" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.12.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3C2H56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazzadur Rahman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. M. Saiful Islam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probal Saha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-019-1184-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prerna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09243-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thoreux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI81-002.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm S Islam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Babu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Suchandra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V.V. Arun Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2015.1045639" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJGFJ86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legresy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lescarmontier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03618.18A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lescarmontier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legr&#233;sy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coleman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perosanz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718642" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maraldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Miguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiphaneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006404" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Amalvict" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik R. Ivins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-8369.2008.00091.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraldi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.12.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203WTW53-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JTECHO554.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galton-Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030900" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0056-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8F2P4DB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Merrifield" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Firing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agricole" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brundrit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022610" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04833108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24400/527896/a03-2022.3425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hyeans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushrat Yeasmin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321068v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14669" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>