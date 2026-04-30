--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -311,468 +311,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a high temporal resolution sea level time series at Socoa (Saint-Jean-de-Luz, France) back to 1875</w:t>
+                <w:t xml:space="preserve">Nouméa: a new multi-mission calibration and validation site for past and future altimetry missions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+                <w:t xml:space="preserve">Clemence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge van den Beld</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Latapy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.5739-5753. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.1277-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-5739-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-19-1277-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555208v1</w:t>
+                <w:t xml:space="preserve">hal-04241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouméa: a new multi-mission calibration and validation site for past and future altimetry missions?</w:t>
+                <w:t xml:space="preserve">Seasonal to interannual variability of the tide in the Amazon estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Chupin</w:t>
+                <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
+                <w:t xml:space="preserve">Alberto Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Aucan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Guedes Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-19-1277-2023⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, 104945 [15p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.104945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241510v1</w:t>
+                <w:t xml:space="preserve">hal-04298970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal to interannual variability of the tide in the Amazon estuary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of a high temporal resolution sea level time series at Socoa (Saint-Jean-de-Luz, France) back to 1875</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Azevedo</w:t>
+                <w:t xml:space="preserve">Inge van den Beld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertin</w:t>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Guedes Santos</w:t>
+                <w:t xml:space="preserve">Alexa Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 255, 104945 [15p.]. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.5739-5753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.104945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-5739-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298970v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm surge hazard over Bengal delta: a probabilistic-deterministic modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Emanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,90 +849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the amazon outflow on the barotropic tide on the amazonian shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1234,90 +1234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Coast Tide Model Validation Using GNSS Unmanned Surface Vehicle (USV), a Case Study in the Pertuis Charentais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1377,51 +1377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient storm surge and inundation forecasting system over the Bengal delta: chasing the Supercyclone Amphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre d'information Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.13-14</w:t>
@@ -1623,64 +1623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise inducing tidal modulation along the coasts of Bengal delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,77 +1766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Sea Surface Height Using New Concepts of Kinematic GNSS Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1881,619 +1881,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Level at the Coast from Video-Sensed Waves: Comparison to Tidal Gauges and Satellite Altimetry</w:t>
+                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Abessolo Ondoa</w:t>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Almar</w:t>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Castelle</w:t>
+                <w:t xml:space="preserve">Andrew Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Testut</w:t>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leger</w:t>
+                <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0203.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385633v1</w:t>
+                <w:t xml:space="preserve">hal-02077591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Resolution Intertidal Topography from Sentinel-2 Multi-Spectral Imagery: Synergy between Remote Sensing and Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ponte</w:t>
+                <w:t xml:space="preserve">M. D. Nazmuddoha Ansary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Carson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Marufa Ishaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11242888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+                <w:t xml:space="preserve">hal-04720602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Intertidal Topography from Sentinel-2 Multi-Spectral Imagery: Synergy between Remote Sensing and Numerical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+                <w:t xml:space="preserve">Sea Level at the Coast from Video-Sensed Waves: Comparison to Tidal Gauges and Satellite Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Abessolo Ondoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Nazmuddoha Ansary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marufa Ishaque</w:t>
+                <w:t xml:space="preserve">F. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11242888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0203.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720602v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Sea Level and Related Fields from Existing Observing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marcos</w:t>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Matthews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rui Ponte</w:t>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Birol</w:t>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.1293-1317. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09513-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077591v1</w:t>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative sea-level rise and the influence of vertical land motion at Tropical Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Martínez-Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,90 +2570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical land motion and relative sea level changes along the coastline of Brest (France) from combined space-borne geodetic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222, pp.275-285. </w:t>
@@ -2914,51 +2914,51 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sea-level Variations Along the Metropolitan Coasts of France: Waves, Tides, Storm Surges and Long-term Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rohith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arya Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3497,295 +3497,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal modulation of M2 tide in the Northern Bay of Bengal</w:t>
+                <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Tazkia</w:t>
+                <w:t xml:space="preserve">Y. Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Krien</w:t>
+                <w:t xml:space="preserve">S. Samiul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akm S Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 137, pp.154 - 162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 135, pp.58 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671807v1</w:t>
+                <w:t xml:space="preserve">hal-01671839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved storm surge models in the northern Bay of Bengal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Seasonal modulation of M2 tide in the Northern Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Tazkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Samiul Islam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Durand</w:t>
+                <w:t xml:space="preserve">Akm S Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 135, pp.58 - 73. </w:t>
+              <w:t xml:space="preserve">, 2017, 137, pp.154 - 162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671839v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline changes in a rising sea level context: the example of Grande Glorieuse, Eparses Islands, Western Indian Ocean</w:t>
               </w:r>
@@ -3956,64 +3956,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Tazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.422-438. </w:t>
@@ -4211,77 +4211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martin Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140</w:t>
@@ -4304,407 +4304,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+                <w:t xml:space="preserve">An Integer Precise Point Positioning technique for sea surface observations using a GPS buoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Perosanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Hydrographic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (8), pp.1311-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257970v1</w:t>
+                <w:t xml:space="preserve">hal-00996341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integer Precise Point Positioning technique for sea surface observations using a GPS buoy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">High-resolution barotropic modeling and the calving of the Mertz Glacier, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Loyer</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lescarmontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.09.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (10), pp.5267-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996341v1</w:t>
+                <w:t xml:space="preserve">hal-00982296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution barotropic modeling and the calving of the Mertz Glacier, East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lyard</w:t>
+                <w:t xml:space="preserve">Measuring sea−level with GPS−equipped buoys : a multi−instruments experiment at Aix Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Martin Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Hydrographic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982296v1</w:t>
+                <w:t xml:space="preserve">hal-01257970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of modern tide gauges: towards the mm-level accuracy</w:t>
               </w:r>
@@ -4716,51 +4716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martin Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Spanish Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.221-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Martin-Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Marina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 76, pp.221-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5045,51 +5045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Tidal Modeling and Evaluation of Jason-2 Tidal Geophysical Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Birol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Delebecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5247,571 +5247,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental growth pattern calibration of Antarctic scallop shells (Adamussium colbecki, Smith 1902) to provide a biogenic archive of high-resolution records of environmental and climatic changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea level at Saint Paul Island, southern Indian Ocean, from 1874 to the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lartaud</w:t>
+                <w:t xml:space="preserve">B.M. Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">P. Tiphaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Bollinger</w:t>
+                <w:t xml:space="preserve">Nicolas Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (C12), pp.C12028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640992v1</w:t>
+                <w:t xml:space="preserve">hal-00798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level at Saint Paul Island, southern Indian Ocean, from 1874 to the present</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Testut</w:t>
+                <w:t xml:space="preserve">Experimental growth pattern calibration of Antarctic scallop shells (Adamussium colbecki, Smith 1902) to provide a biogenic archive of high-resolution records of environmental and climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Miguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+                <w:t xml:space="preserve">Aurore Toulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tiphaneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pouvreau</w:t>
+                <w:t xml:space="preserve">Claire Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JC006404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic stability of the East Antarctic station Dumont d'Urville from long-term geodetic observations and geophysical models</w:t>
+                <w:t xml:space="preserve">Ice wastage on the Kerguelen Islands (49°S, 69°E) between 1963 and 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Amalvict</w:t>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Willis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+                <w:t xml:space="preserve">Raymond Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik R. Ivins</w:t>
+                <w:t xml:space="preserve">Laure Mabileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (2), pp.193-202. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.F03005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-8369.2008.00091.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JF001192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406845v1</w:t>
+                <w:t xml:space="preserve">hal-00406745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice wastage on the Kerguelen Islands (49°S, 69°E) between 1963 and 2006</w:t>
+                <w:t xml:space="preserve">Isostatic stability of the East Antarctic station Dumont d'Urville from long-term geodetic observations and geophysical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
+                <w:t xml:space="preserve">Martine Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Le Bris</w:t>
+                <w:t xml:space="preserve">Pascal Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mabileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Testut</w:t>
+                <w:t xml:space="preserve">Erik R. Ivins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rémy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.F03005. </w:t>
+              <w:t xml:space="preserve">Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), pp.193-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JF001192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-8369.2008.00091.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406745v1</w:t>
+                <w:t xml:space="preserve">hal-00406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of lateral mixing on a phytoplankton bloom: Distribution in the Kerguelen Plateau region</w:t>
               </w:r>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (6), pp.963-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5926,64 +5926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van de Casteele test revisited: An efficient approach to tide gauge error characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,51 +6160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea level at Port-aux-Francais, Kerguelen Island, from 1949 to the present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But how a glacier can flow? Historical outlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.368-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6537,64 +6537,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A seafloor deformation study using A-0-A pressure instruments and ocean models to contribute to the monitoring of the Mayotte volcanic crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,51 +6671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jo Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,90 +6770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Noumea lagoon as a multi-mission cal/val site for past and future altimetry missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Ocean Surface Topography Science Team (OSTST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des mouvements verticaux du sol et des tendances relatives du niveau de la mer le long du littoral de Brest (France) : Apport de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMELi, un drone marin de surface au service de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,51 +7597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nushrat Yeasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 years of Progress in Radar Altimetry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hyeans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 Years of Progress in radar altimetry symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7774,90 +7774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic instrumentation to validate altimetry sea-level measurements in the Noumea Lagoon – New results from the GEOCEAN-NC 2019 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Treden Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. Abstract EGU23, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7943,51 +7943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
@@ -8029,51 +8029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations du niveau de la mer et du lagon à Clipperton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8482,51 +8482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kerebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8576,64 +8576,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de la mer et mouvements de terrain sur l'île d'Aix, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,51 +8784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD44876"/>
+    <w:nsid w:val="E87C5CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9015,51 +9015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-testut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-2919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063050099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5739-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04298970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Guedes Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2359-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hawker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S Lord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cli2.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03452987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2523-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.M. Saiful Islam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abessolo Ondoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0203.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nazmuddoha Ansary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marufa Ishaque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242888" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.12.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3C2H56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazzadur Rahman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. M. Saiful Islam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probal Saha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-019-1184-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prerna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09243-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thoreux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI81-002.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm S Islam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.12.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Babu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Suchandra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V.V. Arun Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2015.1045639" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJGFJ86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legresy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lescarmontier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20339" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03618.18A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lescarmontier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legr&#233;sy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coleman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perosanz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718642" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maraldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Miguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiphaneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006404" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Amalvict" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik R. Ivins" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-8369.2008.00091.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraldi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.12.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203WTW53-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JTECHO554.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galton-Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030900" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0056-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8F2P4DB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Merrifield" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Firing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agricole" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brundrit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022610" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04833108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24400/527896/a03-2022.3425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hyeans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushrat Yeasmin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321068v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14669" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-testut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3969-2919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063050099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a P&#233;rez G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70047" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04241510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Treden Tranchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1277-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04298970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Guedes Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van den Beld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5739-2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03867915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Emanuel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-2359-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04554382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Mitchell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hawker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Savage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie S Lord" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cli2.36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13152886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03452987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2523-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508116v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Pira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128984v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.M. Saiful Islam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12162656" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Matthews" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09513-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Nazmuddoha Ansary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marufa Ishaque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11242888" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abessolo Ondoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Testut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0203.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02142065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mart&#237;nez-Asensio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.03.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.12.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3C2H56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazzadur Rahman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. M. Saiful Islam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probal Saha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman Tazkia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-019-1184-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rohith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prerna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09243-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thoreux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI81-002.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Krien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01671807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Tazkia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akm S Islam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manuel da Silva Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSZWGSFB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1227405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Babu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Shukla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Suchandra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V.V. Arun Kumar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2015.1045639" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Andr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin Miguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.09.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNJGFJ86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legresy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lescarmontier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20339" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.03618.18A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lescarmontier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legr&#233;sy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coleman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perosanz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2012.718642" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maraldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Miguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiphaneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006404" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Le Bris" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mabileau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JF001192" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406845v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Amalvict" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik R. Ivins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-8369.2008.00091.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraldi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.12.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-203WTW53-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JTECHO554.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galton-Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030900" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0056-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8F2P4DB3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Merrifield" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Firing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aarup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agricole" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brundrit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022610" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jo Grall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Saraswati" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04833108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24400/527896/a03-2022.3425" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.043" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hyeans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nushrat Yeasmin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321068v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14669" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04916965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2023-0070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991352v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224844v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kerebel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>