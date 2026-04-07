--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Thiong-Kay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-thiong-kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-7814-9232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146694929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Sciences de l'information et de la communication (SIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Équipe Lyonnaise de recherche en Information-Communication (ELICO - EA 4147).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé au Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales (LERASS - EA 827).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Thématique n°37 « Sociologie des Médias » de l’Association Française de Sociologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la spécialité de cinquième année de l'IEP de Lyon en « Communication, Environnement, Engagement, Mobilisation » (CE²M).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook comme appui de l'action collective : fabrique des groupements et intégration du mouvement contre le barrage de Sivens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°23/4, pp.91 - 108. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.034.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions du travail médiatique entre journalistes et militants : de l'altermondialisme à Sivens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v10.n1.2021.456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédia, objet de luttes symboliques et figure controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.105 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et mobilisations sociales, vers une (re)politisation des enjeux locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du labex ITTEM-EJdG, GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir des médias pour saisir les radicalités politiques hétérodoxes ? Des ‘’zadistes’’ aux Gilets jaunes. Réflexion méthodologique et épistémologique sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire croisé ELICO x GRESEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateformisation des pratiques journalistiques, entre adaptation, construction et résilience des identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Journalisme et plateformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative des plateformes et mobilisations informationnelles : enjeux disciplinaires, potentiels méthodologiques, portée heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilisations et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When radical ecology meets citizen journalism. The controversy over the Sivens Dam on French pure player Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale » Media, Polis, Agora : Journalism and Communication in the digital era ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le territoire veut dire : de l’aménagement à la répression, en passant par la ZAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l’action publique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 39-46., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes : quatre ans plus tard, tentative d’archéologie médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « De la valse des ronds-points aux cahiers de la colère », dirigé par Della Sudda M., Lefèvre J-P., Robin P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio Editions, pp. 169-182., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simili-journaliste » : portrait médiatique d’un adversaire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes : analyser la communication, neutraliser l'excommunication&amp;quot;, Usbek & Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes se font une place dans les médias et l'agenda politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media production of opposition to the Sivens Dam on the Internet: between info-communicational reconfigurations and repoliticization of the local issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Library and information sciences. Université Toulouse 3 (Paul Sabatier ), 2020. English. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Thiong-Kay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-thiong-kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-7814-9232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146694929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Sciences de l'information et de la communication (SIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Équipe Lyonnaise de recherche en Information-Communication (ELICO - EA 4147).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé au Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales (LERASS - EA 827).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Thématique n°37 « Sociologie des Médias » de l’Association Française de Sociologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la spécialité de cinquième année de l'IEP de Lyon en « Communication, Environnement, Engagement, Mobilisation » (CE²M).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook comme appui de l'action collective : fabrique des groupements et intégration du mouvement contre le barrage de Sivens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°23/4, pp.91 - 108. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.034.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions du travail médiatique entre journalistes et militants : de l'altermondialisme à Sivens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v10.n1.2021.456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédia, objet de luttes symboliques et figure controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.105 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et mobilisations sociales, vers une (re)politisation des enjeux locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du labex ITTEM-EJdG, GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir des médias pour saisir les radicalités politiques hétérodoxes ? Des ‘’zadistes’’ aux Gilets jaunes. Réflexion méthodologique et épistémologique sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire croisé ELICO x GRESEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative des plateformes et mobilisations informationnelles : enjeux disciplinaires, potentiels méthodologiques, portée heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilisations et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateformisation des pratiques journalistiques, entre adaptation, construction et résilience des identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Journalisme et plateformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When radical ecology meets citizen journalism. The controversy over the Sivens Dam on French pure player Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale » Media, Polis, Agora : Journalism and Communication in the digital era ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le territoire veut dire : de l’aménagement à la répression, en passant par la ZAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l’action publique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 39-46., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes : quatre ans plus tard, tentative d’archéologie médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « De la valse des ronds-points aux cahiers de la colère », dirigé par Della Sudda M., Lefèvre J-P., Robin P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio Editions, pp. 169-182., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simili-journaliste » : portrait médiatique d’un adversaire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes : analyser la communication, neutraliser l'excommunication&amp;quot;, Usbek & Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes se font une place dans les médias et l'agenda politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media production of opposition to the Sivens Dam on the Internet: between info-communicational reconfigurations and repoliticization of the local issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Library and information sciences. Université Toulouse 3 (Paul Sabatier ), 2020. English. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F8327D"/>
+    <w:nsid w:val="C88A083E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C673F05"/>
+    <w:nsid w:val="2DCC0BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-thiong-kay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7814-9232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146694929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05166970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-thiong-kay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7814-9232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146694929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05166970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>