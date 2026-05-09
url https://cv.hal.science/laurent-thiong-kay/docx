--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Thiong-Kay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-thiong-kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-7814-9232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146694929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Sciences de l'information et de la communication (SIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Équipe Lyonnaise de recherche en Information-Communication (ELICO - EA 4147).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé au Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales (LERASS - EA 827).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Thématique n°37 « Sociologie des Médias » de l’Association Française de Sociologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la spécialité de cinquième année de l'IEP de Lyon en « Communication, Environnement, Engagement, Mobilisation » (CE²M).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook comme appui de l'action collective : fabrique des groupements et intégration du mouvement contre le barrage de Sivens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°23/4, pp.91 - 108. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.034.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions du travail médiatique entre journalistes et militants : de l'altermondialisme à Sivens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v10.n1.2021.456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédia, objet de luttes symboliques et figure controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.105 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et mobilisations sociales, vers une (re)politisation des enjeux locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du labex ITTEM-EJdG, GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir des médias pour saisir les radicalités politiques hétérodoxes ? Des ‘’zadistes’’ aux Gilets jaunes. Réflexion méthodologique et épistémologique sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire croisé ELICO x GRESEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative des plateformes et mobilisations informationnelles : enjeux disciplinaires, potentiels méthodologiques, portée heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilisations et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateformisation des pratiques journalistiques, entre adaptation, construction et résilience des identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Journalisme et plateformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When radical ecology meets citizen journalism. The controversy over the Sivens Dam on French pure player Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale » Media, Polis, Agora : Journalism and Communication in the digital era ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le territoire veut dire : de l’aménagement à la répression, en passant par la ZAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l’action publique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 39-46., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes : quatre ans plus tard, tentative d’archéologie médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « De la valse des ronds-points aux cahiers de la colère », dirigé par Della Sudda M., Lefèvre J-P., Robin P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio Editions, pp. 169-182., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simili-journaliste » : portrait médiatique d’un adversaire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes : analyser la communication, neutraliser l'excommunication&amp;quot;, Usbek & Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes se font une place dans les médias et l'agenda politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media production of opposition to the Sivens Dam on the Internet: between info-communicational reconfigurations and repoliticization of the local issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Library and information sciences. Université Toulouse 3 (Paul Sabatier ), 2020. English. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Thiong-Kay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-thiong-kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-7814-9232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146694929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur (MCF) à Sciences Po Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Sciences de l'information et de la communication (SIC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l'Équipe Lyonnaise de recherche en Information-Communication (ELICO - EA 4147).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé au Laboratoire d'Etudes et de Recherches Appliquées en Sciences Sociales (LERASS - EA 827).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau Thématique n°37 « Sociologie des Médias » de l’Association Française de Sociologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de la spécialité de cinquième année de l'IEP de Lyon en « Communication, Environnement, Engagement, Mobilisation » (CE²M).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook comme appui de l'action collective : fabrique des groupements et intégration du mouvement contre le barrage de Sivens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°23/4, pp.91 - 108. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.034.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions du travail médiatique entre journalistes et militants : de l'altermondialisme à Sivens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v10.n1.2021.456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automédia, objet de luttes symboliques et figure controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.105 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes, étude d’un mouvement social au prisme de ses arènes médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les groupes minoritaires et/ou marginalisés à l’ère numérique, 127, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook à Twitter : regards croisés sur le mouvement des Gilets Jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir des médias pour saisir les radicalités politiques hétérodoxes ? Des ‘’zadistes’’ aux Gilets jaunes. Réflexion méthodologique et épistémologique sur les entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire croisé ELICO x GRESEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et mobilisations sociales, vers une (re)politisation des enjeux locaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du labex ITTEM-EJdG, GRESEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative des plateformes et mobilisations informationnelles : enjeux disciplinaires, potentiels méthodologiques, portée heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Mobilisations et Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateformisation des pratiques journalistiques, entre adaptation, construction et résilience des identités professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Journalisme et plateformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When radical ecology meets citizen journalism. The controversy over the Sivens Dam on French pure player Mediapart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale » Media, Polis, Agora : Journalism and Communication in the digital era ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Thessalonic, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le territoire veut dire : de l’aménagement à la répression, en passant par la ZAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berger Levrault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l’action publique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 39-46., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Journalism à la française. Between Differenciation and Stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Journalism Resurgence, Reform, Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781032115672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes : quatre ans plus tard, tentative d’archéologie médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « De la valse des ronds-points aux cahiers de la colère », dirigé par Della Sudda M., Lefèvre J-P., Robin P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebellio Editions, pp. 169-182., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simili-journaliste » : portrait médiatique d’un adversaire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes : analyser la communication, neutraliser l'excommunication&amp;quot;, Usbek & Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets jaunes se font une place dans les médias et l'agenda politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gilets Jaunes, des cadrages médiatiques aux paroles citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Souillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Toulouse 2 Jean Jaurès. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The media production of opposition to the Sivens Dam on the Internet: between info-communicational reconfigurations and repoliticization of the local issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiong-Kay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Library and information sciences. Université Toulouse 3 (Paul Sabatier ), 2020. English. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C88A083E"/>
+    <w:nsid w:val="A00DA5D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DCC0BB7"/>
+    <w:nsid w:val="95656957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-thiong-kay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7814-9232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146694929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05166970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-thiong-kay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7814-9232" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146694929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiong-Kay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.034.0091" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v10.n1.2021.456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702487v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaos Smyrnaios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05166970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>