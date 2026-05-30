--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A00DA5D3"/>
+    <w:nsid w:val="769EBB41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95656957"/>
+    <w:nsid w:val="3F98C6EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>