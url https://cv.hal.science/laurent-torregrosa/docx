--- v0 (2026-03-30)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Torregrosa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Biologie et de Génétique des Plantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1622-5610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vvgai1 mutation impacts both organogenesis and functioning in Vitis labruscana microvines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 357, pp.114643. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2026.114643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short light/dark cycles favour photosynthetic efficiency and growth in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gómez Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9274. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved transcriptomics of single Vitis vinifera fruits: membrane transporters as switches of the double sigmoidal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.erae502. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739970v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LowSugarBerry trait phenotyped at single fruit and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie T. Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.236. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07289-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (11), pp.3125-3140. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis rotundifolia Genes Introgressed with RUN1 and RPV1: Poor Recombination and Impact on V. vinifera Berry Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (15), pp.2095. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13152095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon trade-offs in the fruits of fungus-tolerant Muscadinia × Vitis hybrids exposed to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108774. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.108774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR156b-targeted &amp;lt;i&amp;gt;VvSBP8/13&amp;lt;/i&amp;gt; functions downstream of the abscisic acid signal to regulate anthocyanins biosynthesis in grapevine fruit under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuihuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.uhad293. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially modulates leaf photosynthesis and transpiration of fungus-tolerant Muscadinia x Vitis hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pastenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1405343. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1405343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fungus-Resistant Grapevine Vitis and V. vinifera L. × M. rotundifolia Derivative Hybrids Display a Drought-Independent Response in Thiol Precursor Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.1855-1863. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c08595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la contrainte hydrique sur l’accumulation des précurseurs de thiols dans les raisins de variétés tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long-term acclimation to water status at leaf and plant level of fungus-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single berry development - a new phenotyping and transcriptomics paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.49-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sugarless grape trait characterised by single berry phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VviPLATZ1 is a major factor that controls female flower morphology determination in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Iocco-Corena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27259-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of ozonated water rearranges the Vitis vinifera L. leaf and berry transcriptomes eliciting defence and antioxidant responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto José López-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortes Serrano de La Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-87542-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la tolérance à la sécheresse des nouvelles variétés résistantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts switched off at the stop of phloem unloading highlight the energy efficiency of sugar import in the ripening V. vinifera fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-021-00628-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shoot system architecture of Vitis vinifera ssp. sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.110404. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the plant sink/source balance on the metabolic content of the Vitis vinifera L. red grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.126168. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of plant sink/source does not systematically improve the metabolic composition of Vitis vinifera white fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.128825. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantitative assessment of growth, sugar accumulation and malate breakdown in a single ripening berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1077 - 1092. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.3787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera L. Diversity for Cations and Acidity Is Suitable for Breeding Fruits Coping With Climate Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.01175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state-of-the-art of grapevine biotechnology and new breeding technologies (NBTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Malnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ouaked- Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.189-212. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agronomic practices on grape aroma composition: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.975-985. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.9327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pruning strategy on 'Syrah' bud necrosis and fruitfulness in Brazilian subtropical Southeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. de Almeida Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Paula Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/VITIS.2019.58.87-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of temperature on grapevine latent bud development and fruitfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of grape ripening revisited through berry density sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Veyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.4.2224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model for studies in grapevine physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. fruit diversity to breed varieties anticipating climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Maoddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, 16 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;Microvine&amp;lt;/em&amp;gt;, a plant model to study the effect of vine-shoot extract on the accumulation of glycosylated aroma precursors in grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (8), pp.3031-3040. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprovechamiento de los sarmientos de poda como bioestimulantes de la vid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana Vitivinicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (516), pp.454-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in leaf stomatal conductance, petiole hydraulics and vessel morphology in grapevine (Vitis vinifera cv. Chasselas) under different light and irrigation regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Voinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.679-693. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp16041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques 1/2 : La résistance variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffage de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques Partie 1/2 : La résistance variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional response to temperature of ripening microvine (DRCF) depends on daytime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1157, pp.321-328. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature desynchronizes sugar and organic acid metabolism in ripening grapevine fruits and remodels their transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), 23 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0850-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du raisin sans insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 643, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of a case of chlorophyll deficiency on Grenache and Chardonnay in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthéia Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et Actualites Viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microvigne : un outil novateur pour la recherche et pour l’enseignement de la biologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jaquerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.132-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient embryo rescue protocol to recover a progeny from of the microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : Quels seront les déterminants du choix du matériel végétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de cépages tolérant les maladies : notions de biologie essentielles en amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 153, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night heat stress trigger different transcriptomic responses in green and ripening grapevine (vitis vinifera) fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.108. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-14-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negative MYB regulator of proanthocyanidin accumulation, identified through expression quantitative locus mapping in the grape berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 201 (3), pp.795-809. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of an Improved Method for the Rapid Determination of Proline in Grape Berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (15), pp.3384-3389. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf404627n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transcriptomic regulation of berry development more important at night than during the day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and efficient RNA extraction protocol for grapevine berry tissue, suited for next generation RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grapevine Red Blotch Disease: une nouvelle maladie associée à un virus à ADN identifiée aux USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (1), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Feechan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.661-674. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovation technologiques : quels enjeux pour la viticulture française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (10), pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the microvine development under 100 % LED (light emitting diodes) illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo grapevine anthocyanin transport involves vesicle-mediated trafficking and the contribution of anthoMATE transporters and GST.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), pp.960-70. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04648.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 161-49 C et le dépérissement des jeunes vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Cambournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of gene transfer technology for functional studies in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipna Rani Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (Special Issue: 1), pp.138-151. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00086.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noctuelle du genre Xylena (Lepidoptera : Noctuidae) a dévasté des parcelles de vigne en 2010 dans la valléede l'Orbieu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. J. Boursuqet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (19-20), pp.396-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of sequence polymorphism in the fleshless berry locus in cultivated and wild Vitis vinifera accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (284), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grape microvine - a model system for rapid forward and reverse genetics of grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Corena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (6), pp.1083-1092. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04219.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine MATE-type proteins act as vacuolar H+-dependent acylated anthocyanin transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.402-415. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.135624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grapevine Shaker inward K(+) channel activated by the calcineurin B-like calcium sensor 1-protein kinase CIPK23 network is expressed in grape berries under drought stress conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (1), pp.58-69. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of VlmybA1 in grapevine activates a narrow set of genes involved in anthocyanin synthesis and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cruz Cutanda-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.633-648. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9446-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of VvMybPA2 promotes proanthocyanidin biosynthesis in grapevine and suggests additional targets in the pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (2), pp.1028-1041. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.108.131862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of grapevine MLO gene candidates involved in susceptibility to powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Feechan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Panstruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian B. Dry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (12), pp.1255-1266. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp08173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of VvAdh to investigate its function in grape berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziya Gunata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (2), pp.149-155. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis and plant regeneration of Vitis vinifera cultivars 'Macabeo' and 'Tempranillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of genetic manipulation of alcohol dehydrogenase levels on the response to stress and the synthesis of secondary metabolites in grapevine leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (1), pp.91-99. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transcript levels of VvAdh1, VvAdh2 and VvGrip4, three genes highly expressed during Vitis vinifera L. berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.75-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different 3 ' flanking regions on the activity of the Vitis vinifera alcohol dehydrogenase 2 promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khbaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2005.44.1-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of ethylene signalling in a non-climacteric fruit: new elements regarding the regulation of ADH expression in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf El-Kereamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 55 n° 406. (406), 2235-2240 available on : http://oatao.univ-toulouse.fr/85/3/Chervin_85.pdf. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale production of somatic embryos as a source of hypocotyl explants for Vitis vinifera micrografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Torres-Vinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sabaté-Casaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aktouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Grenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (4), pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and analysis of the promoter of VvAdh2, a grapevine (Vitis vinifera L.) ripening-related gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.1067-1074. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable a la transmission de la maladie du Court-Noué. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 120 (23), pp.528-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetic engineering: tool for genome analysis or plant breeding method ? Which future for transgenic vines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBiotechNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (ABN116), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive expression of Vr-ERE gene in transformed grapevines confers enhanced resistance to eutypine, a toxin from Eutypa lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalmayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Latche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouzayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.809-814. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(03)00069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable à la transmission de la maladie du Court-Noué. 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 120 (22), pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine (Vitis vinifera L.) promoter analysis by biolistic-mediated transient transformation of cell suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2002.41.27-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grapevine gene encoding a Guard cell K+ channel displays developmental regulation in the grapevine berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 128, pp.564-577. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.010529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Agrobacterium strain, culture medium, and cultivar on the transformation efficiency of vitis vinefera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (3), pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme symptomatologique du court noué de la vigne ? Qui a vu celà ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (22), pp.488-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic sensitivity of grapevine: a comparison between the effect of hygromycin and kanamycin on shoot development of transgenic 110 richter rootstock (Vitis Berlandieri x Vitis rupestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (1), pp.32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'obtention de variétés de vigne résistantes à l'oïdium et au mildiou par les méthodes conventionnelles et biotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (18), pp.383-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the obtention of grapevine varieties resistant to powdery and downy mildews by conventional breeding and biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 73 (833-834), pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégâts des gelées d'automne chez la vigne : diagnostic et conduite à tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (12), pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assiste-t-on aux dernières phytotoxicités dues à la simazine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (20), pp.431-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability among Vitis vinifera cultivars in micropropagation, organogenesis and antibiotic sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (319), pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylloxera (Daktylosphaira vitifoliae Fitch) et dépérissement du vignoble. Cas des parcelles audoises à la submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114 (10), pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium rhizogenes and A. tumefaciens co-transformation to obtain grapevine hairy roots producing the coat protein of grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dégats de sel en recrudescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113 (2), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventitious bud formation and shoot development from in vitro leaves of Vitis and Muscadinia hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro propagation of Vitis x Muscadinia hybrids by microcuttings or axillary budding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (4), pp.237-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rot blanc de la vigne identifié dans les côtes du Rhône : symptômes et conduite à tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 112 (19), pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis from leaves of Vitis x Muscadinia hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torres-Vials</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (4), pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologie de la vigne : les techniques de régénération in vitro (synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 112 (22), pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 15è Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier production et performances environnementales en viticulture : des enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France. 55 p., 2024, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/chjq-zr76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1248, International Society for Horticultural Science (ISHS), pp.497-512, 2019, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 - Principaux programmes mondiaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.182-230, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Principes de l'amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.1-29, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microvine: A Versatile Plant Model to Boost Grapevine Studies in Physiology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grape and Wine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et fonctions de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : Physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique du développement et de la résistance chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : Physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 592 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iocco-Corena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Springer-Verlag, 2015, Methods in Molecular Biology, 978-1-4939-1658-0; 978-1-4939-1657-3. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1658-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Iocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, Humana Press, 2006, Methods in Molecular Biology, 1-58829-843-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/PW2UHA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/CM69PEhY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/aleZezo4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanisms of grapevine single berry development and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts on the development of the grape without dramatically changing the levels in thiol precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Viticulture &amp; Enology Society - IVES, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disease-resistant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus disease-tolerant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially impacts the performances and the accumulation of grape metabolites of new varieties tolerant to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus-resistant grapevine varieties display high and drought-independent thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel aromatique de type thiol de variétés résistantes : Influence du stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of drought tolerant cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONTPELLIER VINE and WINE SCIENCES, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal thiols: from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grapevine berry development and ripening: dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qilu international forum on precision viticulture and enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Qilu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouvelles variétés résistantes à différentes maladies fongiques et mieux adaptées aux climats de demain pour une réduction des intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Vigne et Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vine and Wine Sciences, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Rodriguez Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape composition diversity provides options to challenge climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine fruitfulness response to elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotech and New Breeding Technologies: the state-of-the-art and prospects for grapevine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Malnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta Del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vines with low inputs for quality wines: what results and what perspectives for the french vineyard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VDQA program to select cultivars coping with warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How genetics and breeding do provide options to sustain wine production to face climatic warming issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Viticulture and Enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wuzhong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics do provide options to sustain wine viticulture facing warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire la teneur en sucre des moûts sans dégrader la qualité des vins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistantes aux maladies cryptogamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. OIV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit diversity in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. to select varieties better coping with warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity provides relevant prospects to sustain wine industry facing warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Japan ASEV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of the young vines grafted onto 161-49 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Khloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Grapevine Roots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2016, Rauscedo, Italy. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016/1136.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vineyard declines due to the quality of the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. National Meeting of Grapevine Decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low growth temperatures uncouple sugar accumulation from malic acid degradation in ripenning microvine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterVitis InterFructa 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Petrolina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting new vines varieties tolerant to major fungal pests through the Vine-Wine continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières estivales de PIWI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae-proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine European Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a biological model to boost grapevine research in physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congresso mundial da vinha e do vinho OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bento Gonçalvez, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar accumulation and malic degradation uncoupled by temperature in microwine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of the grapevine berry transcriptome by temperature is dependant on the circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties, clones, mutations, breeding: definitions, taxonomy and diversity. Molecular biology, genetics, GMO: scientific perspectives and considerations with new vine material coming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mayoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual OIV-AIDV congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of grapevine (Vitis vinifera L.) berry heterogeneity during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of vine-shoot extracts on the accumulation of glycosilated aroma precursors in grapevine fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. in Vino analytica scientia symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine provides new perspectives for research on berry physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MYB factor, identified through expression quantitative locus mapping, negatively regulates the proanthocyanidin pathway in grape berry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation technologique : quels enjeux pour l’avenir de la viticulture française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: an ecophysiological model for grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine anthocyanin transport involves in vivo vesicle-mediated trafficking and the contribution of anthoMATE transporters and GST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different anthocyanin transport mecanisms coexist in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Macrowine 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Torino, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last grasp meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Vitis vinifera MATE proteins act as tonoplast acylated anthocyanin / H+ antiporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening genes for flesh development in berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRASP Meeting IASMA San Michelle Al Adige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Michele d’Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of volatile compounds is enhanced in leaves of trangenic grapevine overexpressing ADH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium In Vino Analytica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of expression of ripening-related gene in berries and suspension cells of cabernet sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Kereamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Grape Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of expression of a ripening-related gene in berries and suspension cells of Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Kereamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative biology: dissecting cross talk between plant signalling pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable à la transmission de la maladie du Court-Noué. 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83. Assemblée Générale de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable a la transmission de la maladie du Court-Noué. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83. Assemblée Générale de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial analysis of Vitis vinifera alcohol dehydrogenase promoter regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemét, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Vitis vinifera alcohol dehydrogenase promoter regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformation génétique transitoire à l'étude préliminaire de promoteurs chez Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Meneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontre du groupe biologie moléculaire des ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry development: ADH expression and promoter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation génétique d'embryons somatiques de vigne par Agrobacterium tumefaciens et régénération de plantes transgéniques produisant la protéine capsidiale du virus de la mosaique chromee de la vigne (GCMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium international sur la sélection de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Yalta, Ukraine. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation génétique d'embryons somatiques de vigne par Agrobacterium tumefaciens et régénération de plantes produisant la proteine capsidiale du virus de la mozaique chromée de la vigne (GCMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque de la section française de l'IAPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 3ème ed., 712 p., 2020, Pratiques Vitivinicoles, Carbonneau Alain; Torregrosa Laurent, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2ème ed., 592 p., 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water deficit on single grapevine berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursors level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic aspects of sugar import and malate breakdown in the ripening berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosilated aroma precursors in microvine grapevine fruit following guaiacol foliar application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature delays malate breakdown from sugar accumulation in ripening berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISGPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine final international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of (micro)vine plants is decreased under elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Mallent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of MATE family genes involved in anthocyanin transport in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of berry quality and powdery mildew resistance in grapevine: genetic determinism and pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nottéghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hygromycin, kanamycin and phosphinothricin on the embryogenic proliferation and the axillary micropropagation of Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International sur la génétique et l'amélioration de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montpellier, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération par caulogenèse adventive et par embryogenèse somatique à partir d'explants foliaires chez les hybrides Vitis x Muscadinia: perspectives pour la transformation génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium international sur la sélection de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Yalta, Ukraine. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles menaces qui planent sur le vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Montigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genes encoding outward potassium channels for modifying at least one phenotype linked to the size and organic acid content of at least one plant storage organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hosy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2005078101A2. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId663"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.9490616622px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Torregrosa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Biologie et de Génétique des Plantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1622-5610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vvgai1 mutation impacts both organogenesis and functioning in Vitis labruscana microvines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 357, pp.114643. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2026.114643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved transcriptomics of single Vitis vinifera fruits: membrane transporters as switches of the double sigmoidal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.erae502. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739970v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short light/dark cycles favour photosynthetic efficiency and growth in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gómez Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9274. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (11), pp.3125-3140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LowSugarBerry trait phenotyped at single fruit and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie T. Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.236. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07289-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon trade-offs in the fruits of fungus-tolerant Muscadinia × Vitis hybrids exposed to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108774. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.108774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis rotundifolia Genes Introgressed with RUN1 and RPV1: Poor Recombination and Impact on V. vinifera Berry Transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (15), pp.2095. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants13152095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miR156b-targeted &amp;lt;i&amp;gt;VvSBP8/13&amp;lt;/i&amp;gt; functions downstream of the abscisic acid signal to regulate anthocyanins biosynthesis in grapevine fruit under drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuihuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.uhad293. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhad293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially modulates leaf photosynthesis and transpiration of fungus-tolerant Muscadinia x Vitis hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pastenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1405343. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1405343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la contrainte hydrique sur l’accumulation des précurseurs de thiols dans les raisins de variétés tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fungus-Resistant Grapevine Vitis and V. vinifera L. × M. rotundifolia Derivative Hybrids Display a Drought-Independent Response in Thiol Precursor Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.1855-1863. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c08595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long-term acclimation to water status at leaf and plant level of fungus-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single berry development - a new phenotyping and transcriptomics paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Special Issue), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.49-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sugarless grape trait characterised by single berry phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VviPLATZ1 is a major factor that controls female flower morphology determination in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Iocco-Corena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-27259-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of ozonated water rearranges the Vitis vinifera L. leaf and berry transcriptomes eliciting defence and antioxidant responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Campayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto José López-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortes Serrano de La Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-87542-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la tolérance à la sécheresse des nouvelles variétés résistantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reduction of plant sink/source does not systematically improve the metabolic composition of Vitis vinifera white fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 345, pp.128825. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the plant sink/source balance on the metabolic content of the Vitis vinifera L. red grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.126168. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shoot system architecture of Vitis vinifera ssp. sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.110404. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripts switched off at the stop of phloem unloading highlight the energy efficiency of sugar import in the ripening V. vinifera fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41438-021-00628-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera L. Diversity for Cations and Acidity Is Suitable for Breeding Fruits Coping With Climate Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.01175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantitative assessment of growth, sugar accumulation and malate breakdown in a single ripening berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (4), pp.1077 - 1092. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.3787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of temperature on grapevine latent bud development and fruitfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pruning strategy on 'Syrah' bud necrosis and fruitfulness in Brazilian subtropical Southeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. de Almeida Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. R. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Paula Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (3), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/VITIS.2019.58.87-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agronomic practices on grape aroma composition: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Rigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), pp.975-985. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.9327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model for studies in grapevine physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of grape ripening revisited through berry density sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Veyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.4.2224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state-of-the-art of grapevine biotechnology and new breeding technologies (NBTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Malnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ouaked- Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.189-212. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;Microvine&amp;lt;/em&amp;gt;, a plant model to study the effect of vine-shoot extract on the accumulation of glycosylated aroma precursors in grapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (8), pp.3031-3040. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. fruit diversity to breed varieties anticipating climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Maoddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, 16 p. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprovechamiento de los sarmientos de poda como bioestimulantes de la vid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana Vitivinicola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (516), pp.454-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffage de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in leaf stomatal conductance, petiole hydraulics and vessel morphology in grapevine (Vitis vinifera cv. Chasselas) under different light and irrigation regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Dayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Voinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.679-693. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp16041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques 1/2 : La résistance variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional response to temperature of ripening microvine (DRCF) depends on daytime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1157, pp.321-328. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques Partie 1/2 : La résistance variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature desynchronizes sugar and organic acid metabolism in ripening grapevine fruits and remodels their transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), 23 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0850-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of a case of chlorophyll deficiency on Grenache and Chardonnay in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthéia Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications et Actualites Viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du raisin sans insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 643, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microvigne : un outil novateur pour la recherche et pour l’enseignement de la biologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jaquerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.132-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : Quels seront les déterminants du choix du matériel végétal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient embryo rescue protocol to recover a progeny from of the microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A negative MYB regulator of proanthocyanidin accumulation, identified through expression quantitative locus mapping in the grape berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 201 (3), pp.795-809. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Application of an Improved Method for the Rapid Determination of Proline in Grape Berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (15), pp.3384-3389. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf404627n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transcriptomic regulation of berry development more important at night than during the day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night heat stress trigger different transcriptomic responses in green and ripening grapevine (vitis vinifera) fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.108. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-14-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype diversity of VvTFL1A gene and association with cluster traits in grapevine (V. vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.209. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-014-0209-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123243v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and efficient RNA extraction protocol for grapevine berry tissue, suited for next generation RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.247-254. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de cépages tolérant les maladies : notions de biologie essentielles en amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 153, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Feechan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.661-674. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-expression of a PISTILLATA-like MADS box gene prevents fruit development in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Martinez-Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (6), pp.918-28. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovation technologiques : quels enjeux pour la viticulture française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (10), pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grapevine Red Blotch Disease: une nouvelle maladie associée à un virus à ADN identifiée aux USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (1), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of berry size in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajgw.12021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the microvine development under 100 % LED (light emitting diodes) illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 161-49 C et le dépérissement des jeunes vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Cambournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo grapevine anthocyanin transport involves vesicle-mediated trafficking and the contribution of anthoMATE transporters and GST.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), pp.960-70. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04648.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of sequence polymorphism in the fleshless berry locus in cultivated and wild Vitis vinifera accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (284), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une noctuelle du genre Xylena (Lepidoptera : Noctuidae) a dévasté des parcelles de vigne en 2010 dans la valléede l'Orbieu (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. J. Boursuqet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127 (19-20), pp.396-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grape microvine - a model system for rapid forward and reverse genetics of grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Corena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (6), pp.1083-1092. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04219.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of gene transfer technology for functional studies in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipna Rani Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (Special Issue: 1), pp.138-151. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00086.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of VvMybPA2 promotes proanthocyanidin biosynthesis in grapevine and suggests additional targets in the pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 149 (2), pp.1028-1041. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.108.131862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectopic expression of VlmybA1 in grapevine activates a narrow set of genes involved in anthocyanin synthesis and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cruz Cutanda-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.633-648. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9446-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grapevine Shaker inward K(+) channel activated by the calcineurin B-like calcium sensor 1-protein kinase CIPK23 network is expressed in grape berries under drought stress conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cuéllar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (1), pp.58-69. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine MATE-type proteins act as vacuolar H+-dependent acylated anthocyanin transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (1), pp.402-415. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.135624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of grapevine MLO gene candidates involved in susceptibility to powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Feechan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Panstruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian B. Dry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (12), pp.1255-1266. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/fp08173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of VvAdh to investigate its function in grape berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziya Gunata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (2), pp.149-155. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis and plant regeneration of Vitis vinifera cultivars 'Macabeo' and 'Tempranillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. somatic variants exhibiting abnormal flower development patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Laucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (15-16), pp.4107-4118. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erm269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes associated with flesh morphogenesis during grapevine fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grimplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-006-9090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the transcript levels of VvAdh1, VvAdh2 and VvGrip4, three genes highly expressed during Vitis vinifera L. berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bogs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (2), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.75-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic chimerism, genetic inheritance, and mapping of the fleshless berry (flb) mutation in grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (7), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G06-034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VvMADS9, a class B MADS-box gene involved in grapevine flowering, shows different expression patterns in mutants with abnormal petal and stamen structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lekha Sreekantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (9), pp.877-886. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP06016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative NAP homolog specifically expressed during grapevine flower and berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2006.45.51-52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of genetic manipulation of alcohol dehydrogenase levels on the response to stress and the synthesis of secondary metabolites in grapevine leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (1), pp.91-99. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different 3 ' flanking regions on the activity of the Vitis vinifera alcohol dehydrogenase 2 promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khbaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2005.44.1-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale production of somatic embryos as a source of hypocotyl explants for Vitis vinifera micrografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Torres-Vinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sabaté-Casaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aktouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Grenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (4), pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of ethylene signalling in a non-climacteric fruit: new elements regarding the regulation of ADH expression in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf El-Kereamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 55 n° 406. (406), 2235-2240 available on : http://oatao.univ-toulouse.fr/85/3/Chervin_85.pdf. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and analysis of the promoter of VvAdh2, a grapevine (Vitis vinifera L.) ripening-related gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.1067-1074. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine genetic engineering: tool for genome analysis or plant breeding method ? Which future for transgenic vines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBiotechNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (ABN116), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive expression of Vr-ERE gene in transformed grapevines confers enhanced resistance to eutypine, a toxin from Eutypa lata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dalmayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Latche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouzayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 164, pp.809-814. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(03)00069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable à la transmission de la maladie du Court-Noué. 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 120 (22), pp.507-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable a la transmission de la maladie du Court-Noué. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 120 (23), pp.528-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A grapevine gene encoding a Guard cell K+ channel displays developmental regulation in the grapevine berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 128, pp.564-577. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.010529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine (Vitis vinifera L.) promoter analysis by biolistic-mediated transient transformation of cell suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (1), pp.27-32. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2002.41.27-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Agrobacterium strain, culture medium, and cultivar on the transformation efficiency of vitis vinefera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (3), pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'obtention de variétés de vigne résistantes à l'oïdium et au mildiou par les méthodes conventionnelles et biotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (18), pp.383-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic sensitivity of grapevine: a comparison between the effect of hygromycin and kanamycin on shoot development of transgenic 110 richter rootstock (Vitis Berlandieri x Vitis rupestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 21 (1), pp.32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the obtention of grapevine varieties resistant to powdery and downy mildews by conventional breeding and biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 73 (833-834), pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme symptomatologique du court noué de la vigne ? Qui a vu celà ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 117 (22), pp.488-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assiste-t-on aux dernières phytotoxicités dues à la simazine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (20), pp.431-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégâts des gelées d'automne chez la vigne : diagnostic et conduite à tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (12), pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability among Vitis vinifera cultivars in micropropagation, organogenesis and antibiotic sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (319), pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylloxera (Daktylosphaira vitifoliae Fitch) et dépérissement du vignoble. Cas des parcelles audoises à la submersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vergnettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Planas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114 (10), pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium rhizogenes and A. tumefaciens co-transformation to obtain grapevine hairy roots producing the coat protein of grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 49, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adventitious bud formation and shoot development from in vitro leaves of Vitis and Muscadinia hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.245-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dégats de sel en recrudescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boubals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 113 (2), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rot blanc de la vigne identifié dans les côtes du Rhône : symptômes et conduite à tenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boursiquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 112 (19), pp.408-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis from leaves of Vitis x Muscadinia hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Torres-Vials</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (4), pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologie de la vigne : les techniques de régénération in vitro (synthèse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 112 (22), pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro propagation of Vitis x Muscadinia hybrids by microcuttings or axillary budding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (4), pp.237-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte de la Journée Scientifique Vigne et Vin 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Vigne et Vin (JSVV 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 64 p., 2026, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/x9wx-3419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 16ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés microbiennes en œnologie, de la parcelle à la cave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montpellier, France. 2025, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j843-q203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 15è Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier production et performances environnementales en viticulture : des enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France. 55 p., 2024, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/chjq-zr76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1248, International Society for Horticultural Science (ISHS), pp.497-512, 2019, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/PW2UHA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 - Principes de l'amélioration génétique de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.1-29, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 - Principaux programmes mondiaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobrégat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La France Agricole, pp.182-230, 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microvine: A Versatile Plant Model to Boost Grapevine Studies in Physiology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grape and Wine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et fonctions de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : Physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique du développement et de la résistance chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : Physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 592 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iocco-Corena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Springer-Verlag, 2015, Methods in Molecular Biology, 978-1-4939-1658-0; 978-1-4939-1657-3. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1658-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and consequences of somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Grape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Publishers, pp.368, 2010, 9781578087174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Iocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, Humana Press, 2006, Methods in Molecular Biology, 1-58829-843-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/CM69PEhY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/aleZezo4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts on the development of the grape without dramatically changing the levels in thiol precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Viticulture &amp; Enology Society - IVES, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disease-resistant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus disease-tolerant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanisms of grapevine single berry development and ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus-resistant grapevine varieties display high and drought-independent thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel aromatique de type thiol de variétés résistantes : Influence du stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of drought tolerant cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONTPELLIER VINE and WINE SCIENCES, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal thiols: from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially impacts the performances and the accumulation of grape metabolites of new varieties tolerant to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de nouvelles variétés résistantes à différentes maladies fongiques et mieux adaptées aux climats de demain pour une réduction des intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Vigne et Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Vine and Wine Sciences, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grapevine berry development and ripening: dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qilu international forum on precision viticulture and enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Qilu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape composition diversity provides options to challenge climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Rodriguez Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Yobrégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine fruitfulness response to elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotech and New Breeding Technologies: the state-of-the-art and prospects for grapevine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Malnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punta Del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics do provide options to sustain wine viticulture facing warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How genetics and breeding do provide options to sustain wine production to face climatic warming issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Symposium on Viticulture and Enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wuzhong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VDQA program to select cultivars coping with warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vines with low inputs for quality wines: what results and what perspectives for the french vineyard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire la teneur en sucre des moûts sans dégrader la qualité des vins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistantes aux maladies cryptogamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. OIV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sofia, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit diversity in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L. to select varieties better coping with warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Adiveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity provides relevant prospects to sustain wine industry facing warming issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Japan ASEV meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Petrolina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae-proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine European Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting new vines varieties tolerant to major fungal pests through the Vine-Wine continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières estivales de PIWI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low growth temperatures uncouple sugar accumulation from malic acid degradation in ripenning microvine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterVitis InterFructa 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vineyard declines due to the quality of the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. National Meeting of Grapevine Decline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a biological model to boost grapevine research in physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congresso mundial da vinha e do vinho OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bento Gonçalvez, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of the young vines grafted onto 161-49 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Khloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Grapevine Roots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2016, Rauscedo, Italy. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016/1136.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of the grapevine berry transcriptome by temperature is dependant on the circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar accumulation and malic degradation uncoupled by temperature in microwine berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of grapevine (Vitis vinifera L.) berry heterogeneity during ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties, clones, mutations, breeding: definitions, taxonomy and diversity. Molecular biology, genetics, GMO: scientific perspectives and considerations with new vine material coming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mayoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual OIV-AIDV congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of vine-shoot extracts on the accumulation of glycosilated aroma precursors in grapevine fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. in Vino analytica scientia symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: an ecophysiological model for grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation technologique : quels enjeux pour l’avenir de la viticulture française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine provides new perspectives for research on berry physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MYB factor, identified through expression quantitative locus mapping, negatively regulates the proanthocyanidin pathway in grape berry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FA1106 "QualityFruit" - 2 nd Annual Conference Fleshy Fruit Development &amp; Ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;lt;em&amp;gt;fleshless&amp;lt;/em&amp;gt; mutation: a valuable source to investigate the regulation of pericarp morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetics in relation with berry size variation in grapevine (Vitis vinifera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bounon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Geneva (N.Y.), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine anthocyanin transport involves in vivo vesicle-mediated trafficking and the contribution of anthoMATE transporters and GST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Last grasp meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different anthocyanin transport mecanisms coexist in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Macrowine 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Torino, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association genetic studies in grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of VvHB13 gene changes the size of different organs in transgenic tobacco plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Vitis vinifera MATE proteins act as tonoplast acylated anthocyanin / H+ antiporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening genes for flesh development in berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lecunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRASP Meeting IASMA San Michelle Al Adige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, San Michele d’Adige, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate gene-based association studies in grapevine: the berry size trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower and fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitis vinifera somatic variants as an useful tool for screening key genes of flower & fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez-Lochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Martinez Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the genetic and molecular basis of quality and production traits in grapevine: from traits to genes and backwards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, logrono, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the biological and molecular basis of grapevine berry early morphogenesis through the analysis of small-sized berry mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Cutanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium Grapevine Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching key regulatory genes at the origin of cell differentiation inside the pericarp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy N. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 858 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Geilweilerhof, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of volatile compounds is enhanced in leaves of trangenic grapevine overexpressing ADH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium In Vino Analytica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics: the foundation for vine improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.B. Dry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jermakow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Grape Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of expression of ripening-related gene in berries and suspension cells of cabernet sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Kereamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Grape Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of expression of a ripening-related gene in berries and suspension cells of Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Kereamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative biology: dissecting cross talk between plant signalling pathway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable a la transmission de la maladie du Court-Noué. 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83. Assemblée Générale de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des méthodes conventionnelles et biotechnologiques dans la sélection de porte-greffes présentant une résistance durable à la transmission de la maladie du Court-Noué. 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83. Assemblée Générale de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial analysis of Vitis vinifera alcohol dehydrogenase promoter regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemét, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Vitis vinifera alcohol dehydrogenase promoter regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Grape Genetics and Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Kecskemet, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la transformation génétique transitoire à l'étude préliminaire de promoteurs chez Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Meneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontre du groupe biologie moléculaire des ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape berry development: ADH expression and promoter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Verries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tesniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation génétique d'embryons somatiques de vigne par Agrobacterium tumefaciens et régénération de plantes transgéniques produisant la protéine capsidiale du virus de la mosaique chromee de la vigne (GCMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium international sur la sélection de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Yalta, Ukraine. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation génétique d'embryons somatiques de vigne par Agrobacterium tumefaciens et régénération de plantes produisant la proteine capsidiale du virus de la mozaique chromée de la vigne (GCMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque de la section française de l'IAPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernàn Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions France Agricole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2024, Vigne &amp; Vin, 978-2-85557-862-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 3ème ed., 712 p., 2020, Pratiques Vitivinicoles, Carbonneau Alain; Torregrosa Laurent, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2ème ed., 592 p., 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water deficit on single grapevine berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursors level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic aspects of sugar import and malate breakdown in the ripening berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycosilated aroma precursors in microvine grapevine fruit following guaiacol foliar application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Sánchez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Zalacaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature delays malate breakdown from sugar accumulation in ripening berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISGPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing Vitaceae proanthocyanidins in a phylometabolic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roumeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine final international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of (micro)vine plants is decreased under elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Mallent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of MATE family genes involved in anthocyanin transport in grape berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of berry quality and powdery mildew resistance in grapevine: genetic determinism and pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Albagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Nottéghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hygromycin, kanamycin and phosphinothricin on the embryogenic proliferation and the axillary micropropagation of Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Peros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium International sur la génétique et l'amélioration de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Montpellier, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération par caulogenèse adventive et par embryogenèse somatique à partir d'explants foliaires chez les hybrides Vitis x Muscadinia: perspectives pour la transformation génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Symposium international sur la sélection de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Yalta, Ukraine. 1 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles menaces qui planent sur le vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herrbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Montigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genes encoding outward potassium channels for modifying at least one phenotype linked to the size and organic acid content of at least one plant storage organ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Pratelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hosy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2005078101A2. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDC94B25"/>
+    <w:nsid w:val="170830BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-torregrosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1622-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Wilhelm de Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2026.114643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739970v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie T. Berhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ojeda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07289-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13152095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.108774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuihuan Guo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Feng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guipeng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad293" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastenes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1405343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jean-Marie Torregrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dournes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c08595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7431" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.49-55" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5495" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Iocco-Corena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Mackenzie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27259-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campayo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; L&#243;pez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortes Serrano de La Hoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87542-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00628-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319225v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126168" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3787" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974690v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Dalla Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Malnoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deluc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked- Lecourieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9327" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida Junior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. de Souza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Paula Fernandes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/VITIS.2019.58.87-94" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623219v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2313" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.4.2224" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2409" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie Berhe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Maoddi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00455" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario S&#225;nchez-G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Zalacain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8802" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Perez Pe&#241;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Voinesco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp16041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimplet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.45" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0850-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;ia Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jaquerod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-108" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vialet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guiraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12557" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268549v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gregan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Walsh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404627n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189912v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088844" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12077" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJJ595WN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gomez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04648.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viguier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bloy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cambournac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Vidal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipna Rani Shrestha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00086.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Cocquempot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fabre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. J. Boursuqet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Corena" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04219.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663448v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.135624" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667619v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Cutanda-Perez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9446-x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0H2DRQZJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666928v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.131862" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Panstruga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Dry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08173" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660064v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rambert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Gunata" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.10.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P47JQ3TG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Botella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666606v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gilles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657675v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Davies" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sreekantan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bogs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.75-79" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681740v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khbaya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2005.44.1-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450161v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf El-Kereamy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh244" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Torres-Vinal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabat&#233;-Casaseca" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aktouche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grenan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.06.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6PFZRL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681484v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679449v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmayrac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Latche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pech" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzayen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(03)00069-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPH2ZB84-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676770v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2002.41.27-32" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Pratelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010529" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iocco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thomas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690635v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torregrosa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boubals" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685974v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696277v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683806v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683804v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685540v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693480v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnettes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685682v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686247v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701255v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712490v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703165v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Vials" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538655v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/chjq-zr76" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944970v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944961v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#224;n Ojeda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134850v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86166" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799446v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799023v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506470v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iocco-Corena" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Thomas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1658-0_15" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Iocco" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677592v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574911v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677599v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677603v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04574750v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122648v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barnett" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roland" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilhelm" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrosa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dournes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122737v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122684v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122405v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja &#352;uklje" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Schmidtke" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blackman" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200473v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738118v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122367v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchaire" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736397v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788366v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736479v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733503v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788560v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785250v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736821v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789243v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741279v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Khloto" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016/1136.35" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799378v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793122v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800661v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154376v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154375v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roumeas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800070v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269212v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269224v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798450v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lecunff" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mayoux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269074v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739169v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Zalacaini" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268612v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601763v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268005v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268611v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820372v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823768v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814452v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607862v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816994v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763096v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760979v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Kereamy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760145v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833184v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828155v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761093v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759860v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762221v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meneau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767958v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849148v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776572v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944962v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/NOUVEAUTES__gfaed.4464.44316__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739870v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518994v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588502v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588472v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677611v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735766v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733502v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154377v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918077v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268761v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mallent" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601590v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831676v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nott&#233;ghem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839571v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843753v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268980v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Montigaud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827760v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-torregrosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1622-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Wilhelm de Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2026.114643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739970v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie T. Berhe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ojeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07289-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.108774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13152095" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuihuan Guo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Feng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guipeng Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad293" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastenes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1405343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jean-Marie Torregrosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dournes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c08595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7431" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.49-55" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5495" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Iocco-Corena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Mackenzie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27259-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campayo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; L&#243;pez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortes Serrano de La Hoz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87542-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Alem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128825" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126168" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319225v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110404" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00628-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01175" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3787" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2313" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida Junior" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. de Souza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Paula Fernandes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/VITIS.2019.58.87-94" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9327" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.4.2224" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Dalla Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Malnoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deluc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked- Lecourieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2405" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario S&#225;nchez-G&#243;mez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Zalacain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8802" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie Berhe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Maoddi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00455" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Dayer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Perez Pe&#241;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Voinesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp16041" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimplet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0850-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;ia Bruno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jaquerod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Fen Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vialet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guiraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12557" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gregan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Walsh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404627n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088844" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123243v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0209-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Marchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJJ595WN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12083" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223540v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bloy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cambournac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Gomez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04648.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-284" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939707v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Cocquempot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. J. Boursuqet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Corena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04219.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cutanda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipna Rani Shrestha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00086.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666928v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy N. Terrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Vialet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Verries" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.131862" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Cutanda-Perez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9446-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0H2DRQZJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier Level" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.135624" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Panstruga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian B. Dry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08173" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660064v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rambert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Gunata" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.10.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P47JQ3TG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659340v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Cutanda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Botella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Laucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekha Sreekantan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm269" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763646v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-9090-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ029W6B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657675v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Davies" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sreekantan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bogs" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.75-79" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668273v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-034" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663527v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655990v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2006.45.51-52" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gilles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681740v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khbaya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2005.44.1-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681781v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Torres-Vinal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabat&#233;-Casaseca" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aktouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grenan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf El-Kereamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.06.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6PFZRL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679449v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmayrac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Latche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pech" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzayen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(03)00069-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPH2ZB84-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675110v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679448v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Pratelli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010529" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676770v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2002.41.27-32" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iocco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Thomas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685974v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pauquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#243;pez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690635v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torregrosa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boubals" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683804v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boursiquot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685540v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693480v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vergnettes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685682v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712490v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Vials" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701255v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586546v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breysse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leborgne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x9wx-3419" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164626v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j843-q203" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538655v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/chjq-zr76" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944961v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#224;n Ojeda" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134850v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86166" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799446v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799023v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506470v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iocco-Corena" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Thomas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1658-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823921v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822077v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Iocco" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677603v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574911v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677599v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04574750v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677592v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122665v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roland" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilhelm" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrosa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dournes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122684v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122648v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barnett" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200473v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lamblin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja &#352;uklje" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Schmidtke" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blackman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738118v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122367v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchaire" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736397v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733503v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736479v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788366v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734353v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788560v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785250v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736821v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789243v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800661v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154375v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roumeas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154376v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793122v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799378v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800070v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741279v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Khloto" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016/1136.35" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269224v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269212v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269074v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798450v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lecunff" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mayoux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739169v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Zalacaini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268611v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268005v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268612v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601763v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808845v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cha&#239;b" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754943v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820372v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814452v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823768v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193729v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815699v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauzat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607862v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816994v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817123v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troggio" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820978v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820290v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez-Lochu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820205v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Velasco" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833330v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763096v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832093v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T Thomas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Dry" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barker" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Donald" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jermakow" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760979v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Kereamy" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760145v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828155v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833184v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761093v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759860v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762221v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meneau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767958v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849148v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776572v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944962v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/NOUVEAUTES__gfaed.4464.44316__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739870v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518994v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588502v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588472v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735766v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733502v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154377v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918077v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268761v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mallent" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601590v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831676v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nott&#233;ghem" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839571v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843753v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268980v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Montigaud" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827760v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>