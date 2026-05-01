--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational assessment of fibromuscular dysplasia-related renal artery stenosis</w:t>
+                <w:t xml:space="preserve">Non-invasive evaluation of the hemodynamic significance of renal artery stenosis in fibromuscular dysplasia through quantitative image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Soliveri</w:t>
+                <w:t xml:space="preserve">Alessandro Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tom Robberechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kądziela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maria Stoenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Robberechts</w:t>
+                <w:t xml:space="preserve">Philippe Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.111181. </w:t>
+              <w:t xml:space="preserve">Kardiologia Polska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33963/v.phj.108870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364766v1</w:t>
+                <w:t xml:space="preserve">hal-05364787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive evaluation of the hemodynamic significance of renal artery stenosis in fibromuscular dysplasia through quantitative image analysis</w:t>
+                <w:t xml:space="preserve">Computational assessment of fibromuscular dysplasia-related renal artery stenosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giudici</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Luca Soliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stoenoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Bozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Meris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Robberechts</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kardiologia Polska</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.111181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33963/v.phj.108870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364787v1</w:t>
+                <w:t xml:space="preserve">hal-05364766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Drug-Drug Interaction Measurement on Real-Word Data: The ReMIAMes Project</w:t>
               </w:r>
@@ -1706,513 +1706,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Semantic Interoperability Framework for Care and Research in Fibromuscular Dysplasia.</w:t>
+                <w:t xml:space="preserve">A new approach for cleansing geographical dataset using Levenshtein distance, prior knowledge and contextual information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+                <w:t xml:space="preserve">A Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Assélé-Kama</w:t>
+                <w:t xml:space="preserve">T Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Savard</w:t>
+                <w:t xml:space="preserve">M Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Giavarini</w:t>
+                <w:t xml:space="preserve">P Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Touzé</w:t>
+                <w:t xml:space="preserve">P Chansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 216, pp.217-21</w:t>
+              <w:t xml:space="preserve">, 2015, 210, pp.227-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502288v1</w:t>
+                <w:t xml:space="preserve">hal-01502292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for cleansing geographical dataset using Levenshtein distance, prior knowledge and contextual information.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A "pivot" Model to set up Large Scale Rare Diseases Information Systems: Application to the Fibromuscular Dysplasia Registry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ugon</w:t>
+                <w:t xml:space="preserve">A Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nicolas</w:t>
+                <w:t xml:space="preserve">J Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Chansard</w:t>
+                <w:t xml:space="preserve">J Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 210, pp.227-9</w:t>
+              <w:t xml:space="preserve">, 2015, 210, pp.887-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502292v1</w:t>
+                <w:t xml:space="preserve">hal-01502289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVISE: First Results of a European Interoperative Information System Network Developed for the ADenoVirus Initiative Study in Epidemiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Duquesroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.675-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A "pivot" Model to set up Large Scale Rare Diseases Information Systems: Application to the Fibromuscular Dysplasia Registry.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspected community-acquired pneumonia in an ambulatory setting (CAPA): a French prospective observational cohort study in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Riquier</w:t>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buffel Du Vaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Charlet</w:t>
+                <w:t xml:space="preserve">Chloé Le Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Npj Primary Care Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.15010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npjpcrm.2015.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502289v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Simulation and Social Network Data: What's New for Public Health and Epidemiology Informatics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2228,191 +2237,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.216-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspected community-acquired pneumonia in an ambulatory setting (CAPA): a French prospective observational cohort study in general practice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a Semantic Interoperability Framework for Care and Research in Fibromuscular Dysplasia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Personne</w:t>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Cossec</w:t>
+                <w:t xml:space="preserve">A Assélé-Kama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Garcin</w:t>
+                <w:t xml:space="preserve">S Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Primary Care Respiratory Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216, pp.217-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285386v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data and smart health strategies: findings from the health information systems perspective.</w:t>
               </w:r>
@@ -2599,268 +2599,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venous thromboembolism prophylaxis in patients undergoing abdominal or pelvic surgery for cancer - A real-world, prospective, observational French study: PRéOBS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Information Systems. Toward Evidence-based Health Information Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Marc Samama</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systems Section Editors For The Imia Yearbook Section On Health Information</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.114-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935608v1</w:t>
+                <w:t xml:space="preserve">hal-02457597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Information Systems. Toward Evidence-based Health Information Systems?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Venous thromboembolism prophylaxis in patients undergoing abdominal or pelvic surgery for cancer - A real-world, prospective, observational French study: PRéOBS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Marc Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Boubli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coloby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2013.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457597v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotherapy and rheumatoid arthritis: a medico-economic evaluation from 2008 French Hospital Database.</w:t>
               </w:r>
@@ -4984,260 +4984,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinelle traces of an epidemic of acute gastroenteritis in France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SITIE: a health care workstation integration architecture for epidemiologists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Garnerin</w:t>
+                <w:t xml:space="preserve">Toubiana L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chauvin</w:t>
+                <w:t xml:space="preserve">Vibert Jf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Farran</w:t>
+                <w:t xml:space="preserve">Garnerin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Saidi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valleron Aj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 346, pp.162-3</w:t>
+              <w:t xml:space="preserve">Computers and biomedical research, an international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28, pp.100-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457615v1</w:t>
+                <w:t xml:space="preserve">hal-01347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITIE: a health care workstation integration architecture for epidemiologists.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinelle traces of an epidemic of acute gastroenteritis in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toubiana L</w:t>
+                <w:t xml:space="preserve">P Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibert Jf</w:t>
+                <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnerin P</w:t>
+                <w:t xml:space="preserve">N Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valleron Aj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and biomedical research, an international journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 28, pp.100-15</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 346, pp.162-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347234v1</w:t>
+                <w:t xml:space="preserve">hal-02457615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plasma calcium and phosphate in calcitonin-infused rats.</w:t>
               </w:r>
@@ -5739,238 +5739,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle religion vaccinale est née en Occident</w:t>
+                <w:t xml:space="preserve">L'épidémie de Covid-19 a eu un impact relativement limité sur la mortalité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toubiana</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Doxa du Covid. Tome 2 : Enquête sur la gestion politico-sanitaire de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Eoliennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.535-544, 2022, 978-2-37672-042-3</w:t>
+              <w:t xml:space="preserve">, pp.435-442, 2022, 978-2-37672-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03770892v1</w:t>
+                <w:t xml:space="preserve">halshs-03770872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épidémie de Covid-19 a eu un impact relativement limité sur la mortalité en France</w:t>
+                <w:t xml:space="preserve">Une nouvelle religion vaccinale est née en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaillot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Doxa du Covid. Tome 2 : Enquête sur la gestion politico-sanitaire de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Eoliennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.435-442, 2022, 978-2-37672-042-3</w:t>
+              <w:t xml:space="preserve">, pp.535-544, 2022, 978-2-37672-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03770872v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03770892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie du Covid-19. Entretien avec Laurent Toubiana</w:t>
               </w:r>
@@ -5996,51 +5996,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Doxa du Covid. Tome 2 : Enquête sur la gestion politico-sanitaire de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Eoliennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.387-414, 2022, 978-2-37672-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,51 +6318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soliveri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stoenoiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bozzetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Robberechts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giudici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#261;dziela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33963/v.phj.108870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tran Luy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allagbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2021.1967987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pappaccogli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Warcho&#322;-Celi&#324;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Latosinska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappaccogli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beauloye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verstraeten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mham Perik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Baranowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van den Heuvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prejbisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciuric&#259;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aniszczuk-Hybiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Monaco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lengel&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heenaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Danse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Partouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cbd Vaure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wuerzner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krieger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delmotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2017.13.574.1580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ass&#233;l&#233;-Kama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giavarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chansard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duquesroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Personne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Cossec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuggia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Samama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coloby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debourdeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Boubli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coloby" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2013.10.038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S3HQTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Systems Section Editors For The Imia Yearbook Section On Health Information" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maravic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Flipo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Tuckwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flahault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Vibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Mignot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Bihan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pp L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mugnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457622v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457606v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duch&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Darago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chikhi-Brachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letrilliart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonabeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garnerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Farran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubiana L" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibert Jf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnerin P" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valleron Aj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lausson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tracqui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Milhaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Perault-Staub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuillac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habibi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rafi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionseoliennes.fr/livre-171-la-doxa-du-covid-tome-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770872v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giudici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Robberechts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#261;dziela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stoenoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33963/v.phj.108870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bozzetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tran Luy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allagbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2021.1967987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pappaccogli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Warcho&#322;-Celi&#324;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Latosinska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappaccogli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beauloye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verstraeten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mham Perik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Baranowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van den Heuvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prejbisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciuric&#259;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aniszczuk-Hybiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Monaco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lengel&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heenaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Danse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Partouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cbd Vaure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wuerzner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krieger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delmotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2017.13.574.1580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chansard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giavarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duquesroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Personne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ass&#233;l&#233;-Kama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuggia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Samama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coloby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debourdeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Systems Section Editors For The Imia Yearbook Section On Health Information" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Boubli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coloby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2013.10.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S3HQTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maravic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Flipo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Tuckwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flahault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Vibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Mignot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Bihan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pp L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mugnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457622v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457606v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duch&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Darago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chikhi-Brachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letrilliart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonabeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubiana L" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibert Jf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnerin P" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valleron Aj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457615v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garnerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Farran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lausson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tracqui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Milhaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Perault-Staub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuillac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habibi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rafi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionseoliennes.fr/livre-171-la-doxa-du-covid-tome-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>