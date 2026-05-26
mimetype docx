--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1706,372 +1706,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for cleansing geographical dataset using Levenshtein distance, prior knowledge and contextual information.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADVISE: First Results of a European Interoperative Information System Network Developed for the ADenoVirus Initiative Study in Epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ugon</w:t>
+                <w:t xml:space="preserve">J Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nicolas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Duquesroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 210, pp.227-9</w:t>
+              <w:t xml:space="preserve">, 2015, 210, pp.675-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502292v1</w:t>
+                <w:t xml:space="preserve">hal-01502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A "pivot" Model to set up Large Scale Rare Diseases Information Systems: Application to the Fibromuscular Dysplasia Registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ugon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.887-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVISE: First Results of a European Interoperative Information System Network Developed for the ADenoVirus Initiative Study in Epidemiology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Toubiana</w:t>
+                <w:t xml:space="preserve">A new approach for cleansing geographical dataset using Levenshtein distance, prior knowledge and contextual information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Riquier</w:t>
+                <w:t xml:space="preserve">T Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Duquesroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Chansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 210, pp.675-7</w:t>
+              <w:t xml:space="preserve">, 2015, 210, pp.227-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502291v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspected community-acquired pneumonia in an ambulatory setting (CAPA): a French prospective observational cohort study in general practice</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Assélé-Kama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3642,122 +3642,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geographical information systems to plan dialysis facility provision - Reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signe: A GIS for end-stage renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Le Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 20-7, pp.1511-1511</w:t>
+              <w:t xml:space="preserve">, 2005, 20, pp.212-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457621v1</w:t>
+                <w:t xml:space="preserve">hal-02457606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGNe: A Geographic Information System on the Web for End-Stage Renal Disease</w:t>
               </w:r>
@@ -3862,152 +3892,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe: A GIS for end-stage renal disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using geographical information systems to plan dialysis facility provision - Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toubiana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 20, pp.212-212</w:t>
+              <w:t xml:space="preserve">, 2005, 20-7, pp.1511-1511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457606v1</w:t>
+                <w:t xml:space="preserve">hal-02457621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICPCview: visualizing the International Classification of Primary Care.</w:t>
               </w:r>
@@ -4984,260 +4984,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITIE: a health care workstation integration architecture for epidemiologists.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinelle traces of an epidemic of acute gastroenteritis in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toubiana L</w:t>
+                <w:t xml:space="preserve">P Garnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibert Jf</w:t>
+                <w:t xml:space="preserve">P Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnerin P</w:t>
+                <w:t xml:space="preserve">N Farran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valleron Aj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and biomedical research, an international journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 28, pp.100-15</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 346, pp.162-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347234v1</w:t>
+                <w:t xml:space="preserve">hal-02457615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinelle traces of an epidemic of acute gastroenteritis in France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SITIE: a health care workstation integration architecture for epidemiologists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Garnerin</w:t>
+                <w:t xml:space="preserve">Toubiana L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chauvin</w:t>
+                <w:t xml:space="preserve">Vibert Jf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Farran</w:t>
+                <w:t xml:space="preserve">Garnerin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Saidi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valleron Aj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 346, pp.162-3</w:t>
+              <w:t xml:space="preserve">Computers and biomedical research, an international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 28, pp.100-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457615v1</w:t>
+                <w:t xml:space="preserve">hal-01347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plasma calcium and phosphate in calcitonin-infused rats.</w:t>
               </w:r>
@@ -5739,238 +5739,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épidémie de Covid-19 a eu un impact relativement limité sur la mortalité en France</w:t>
+                <w:t xml:space="preserve">Une nouvelle religion vaccinale est née en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaillot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Doxa du Covid. Tome 2 : Enquête sur la gestion politico-sanitaire de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Eoliennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.435-442, 2022, 978-2-37672-042-3</w:t>
+              <w:t xml:space="preserve">, pp.535-544, 2022, 978-2-37672-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03770872v1</w:t>
+                <w:t xml:space="preserve">halshs-03770892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle religion vaccinale est née en Occident</w:t>
+                <w:t xml:space="preserve">L'épidémie de Covid-19 a eu un impact relativement limité sur la mortalité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toubiana</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Doxa du Covid. Tome 2 : Enquête sur la gestion politico-sanitaire de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Eoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.435-442, 2022, 978-2-37672-042-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Eoliennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03770892v1</w:t>
+                <w:t xml:space="preserve">halshs-03770872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie du Covid-19. Entretien avec Laurent Toubiana</w:t>
               </w:r>
@@ -5996,51 +5996,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Mucchielli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Doxa du Covid. Tome 2 : Enquête sur la gestion politico-sanitaire de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Eoliennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.387-414, 2022, 978-2-37672-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6318,51 +6318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giudici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Robberechts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#261;dziela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stoenoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33963/v.phj.108870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bozzetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tran Luy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allagbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2021.1967987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pappaccogli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Warcho&#322;-Celi&#324;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Latosinska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappaccogli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beauloye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verstraeten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mham Perik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Baranowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van den Heuvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prejbisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciuric&#259;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aniszczuk-Hybiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Monaco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lengel&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heenaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Danse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Partouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cbd Vaure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wuerzner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krieger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delmotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2017.13.574.1580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chansard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giavarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duquesroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Personne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ass&#233;l&#233;-Kama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuggia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Samama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coloby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debourdeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Systems Section Editors For The Imia Yearbook Section On Health Information" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Boubli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coloby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2013.10.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S3HQTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maravic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Flipo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Tuckwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flahault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Vibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Mignot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Bihan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pp L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mugnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457622v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457606v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duch&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Darago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chikhi-Brachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letrilliart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonabeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubiana L" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibert Jf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnerin P" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valleron Aj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457615v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garnerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Farran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lausson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tracqui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Milhaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Perault-Staub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuillac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habibi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rafi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionseoliennes.fr/livre-171-la-doxa-du-covid-tome-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giudici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Robberechts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#261;dziela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stoenoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delmotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33963/v.phj.108870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soliveri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bozzetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tran Luy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Matta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toubiana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allagbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2021.1967987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pappaccogli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Monaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Warcho&#322;-Celi&#324;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorthioir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Latosinska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bruno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pappaccogli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beauloye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verstraeten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mham Perik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Baranowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L van den Heuvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toubiana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prejbisz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciuric&#259;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aniszczuk-Hybiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Monaco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lengel&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heenaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Danse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Partouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cbd Vaure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wuerzner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Krieger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delmotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2017.13.574.1580" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duquesroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ugon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giavarini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Charlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nicolas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chansard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285386v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Personne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Cossec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ass&#233;l&#233;-Kama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Touz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuggia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Samama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boubli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coloby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debourdeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Systems Section Editors For The Imia Yearbook Section On Health Information" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Boubli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coloby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debourdeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2013.10.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4S3HQTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maravic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baudens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Flipo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc Tuckwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flahault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Vibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Said" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Mignot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Bihan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pp L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mugnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Landais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457622v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duch&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Darago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chikhi-Brachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Nicolas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hanslik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Letrilliart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonabeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457614v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garnerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Farran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toubiana L" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibert Jf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnerin P" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valleron Aj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lausson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tracqui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Milhaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Perault-Staub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuillac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Habibi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rafi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652505v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Grand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionseoliennes.fr/livre-171-la-doxa-du-covid-tome-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770872v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>