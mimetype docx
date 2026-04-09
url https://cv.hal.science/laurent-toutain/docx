--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1571,403 +1571,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t>
+                <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Mohamed Ourraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00396215v1</w:t>
+                <w:t xml:space="preserve">hal-02355495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a header compression protocol : the ROHC unidirectional mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Couvreur</w:t>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+                <w:t xml:space="preserve">L. Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Ny</w:t>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (1), pp.85 - 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11235-006-5524-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (2), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJIPT.2005.008045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355495v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00396215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROHC (Robust Header Compression) in NEMO network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,51 +2031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mécanisme de compression des en-têtes ROHC (RObust Header Compression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,338 +2792,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079906v1</w:t>
+                <w:t xml:space="preserve">hal-04092150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
+                <w:t xml:space="preserve">An internet protocol adaptation layer for underwater acoustic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Morozs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092150v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An internet protocol adaptation layer for underwater acoustic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nils Morozs</w:t>
+                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192238v1</w:t>
+                <w:t xml:space="preserve">hal-04079906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHC over LoRaWAN, a Framework for Interoperable, Energy Efficient and Scalable Networks</w:t>
               </w:r>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Krayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,598 +3233,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Molina Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843561v1</w:t>
+                <w:t xml:space="preserve">hal-03800577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
+                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022 Workshops - Manage-IoT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622254v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03843561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnol Lemogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
+              <w:t xml:space="preserve">NOMS 2022 Workshops - Manage-IoT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565071v3</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03800577v1</w:t>
+                <w:t xml:space="preserve">hal-03565071v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t>
               </w:r>
@@ -4254,161 +4254,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Petrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522000v1</w:t>
+                <w:t xml:space="preserve">hal-01331966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonce-based authenticated key establishment over OAuth 2.0 IoT proof-of-possession architecture</w:t>
               </w:r>
@@ -4433,220 +4420,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WF-IoT 2016 : IEEE 3rd World Forum on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.317 - 322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Petrić</w:t>
+                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goessens</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.527 - 532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331966v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of IETF security related protocols for IoT</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C&amp;ESAR 2016 : Computer &amp; Electronics Security Applications Rendez-vous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rennes, France. pp.1 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,278 +4855,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t>
+                <w:t xml:space="preserve">Doing it right-Recommendations for RPL in PLC-based networks for the Smart Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Habault</w:t>
+                <w:t xml:space="preserve">Tanguy Ropitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.662 - 667, </w:t>
+              <w:t xml:space="preserve">SmartGridComm 2014 : IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Venise, Italy. pp.452 - 457, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2014.7063508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258901v1</w:t>
+                <w:t xml:space="preserve">hal-01184997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing it right-Recommendations for RPL in PLC-based networks for the Smart Grid</w:t>
+                <w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Ropitault</w:t>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2014 : IEEE International Conference on Smart Grid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Venise, Italy. pp.452 - 457, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.662 - 667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2014.7063508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184997v1</w:t>
+                <w:t xml:space="preserve">hal-01258901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New IPv6 Identification Paradigm: Spreading of Addresses Over Time</w:t>
               </w:r>
@@ -5465,161 +5465,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">IPv6 Address Obfuscation by Intermediate Middlebox in Coordination with Connected Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Köpsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.148-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185804v1</w:t>
+                <w:t xml:space="preserve">hal-01497012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of RSSI based indoor localization algorithms</w:t>
               </w:r>
@@ -5707,226 +5703,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 Address Obfuscation by Intermediate Middlebox in Coordination with Connected Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Fourcot</w:t>
+                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.148-160, </w:t>
+              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497012v1</w:t>
+                <w:t xml:space="preserve">hal-01185804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic Model for Narrowband PLC for Advanced Metering Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Ropitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chiummiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6092,940 +6092,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the RSSI as a Range Estimator for Indoor Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Charbit</w:t>
+                <w:t xml:space="preserve">Green home network requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Abdellaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Ben Meriem</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Networks: Architectures, Deployments and Trends (NTMS 2012 - WSN ADT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208722⟩</w:t>
+              <w:t xml:space="preserve">ENERGYCON 2012 : IEEE International Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Florence, Italy. pp.896- 902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EnergyCon.2012.6348278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780007v1</w:t>
+                <w:t xml:space="preserve">hal-00857259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-Path Data Exclusion Model for RSSI-based Indoor Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Amy Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Ben Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.336-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785727v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Path Data Exclusion Model for RSSI-based Indoor Localization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.1230-1234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780008v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green home network requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">Experiments on the RSSI as a Range Estimator for Indoor Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Amy Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bernard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERGYCON 2012 : IEEE International Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Florence, Italy. pp.896- 902, </w:t>
+              <w:t xml:space="preserve">Wireless Sensor Networks: Architectures, Deployments and Trends (NTMS 2012 - WSN ADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EnergyCon.2012.6348278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857259v1</w:t>
+                <w:t xml:space="preserve">hal-00780007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS-2 model of homeplug AV PLC technology</w:t>
+                <w:t xml:space="preserve">Available bandwidth probing in hybrid home networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortharia Meftah Bourahla</w:t>
+                <w:t xml:space="preserve">Oscar Olvera Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMUTools 2011: 4th international conference on simulation tools and techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE LANMAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Chapel Hill, États-Unis. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2011.6076944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368268v1</w:t>
+                <w:t xml:space="preserve">hal-02368267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">NS-2 model of homeplug AV PLC technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortharia Meftah Bourahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
+                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMUTools 2011: 4th international conference on simulation tools and techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301804v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available bandwidth probing in hybrid home networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Olvera Irigoyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE LANMAN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Chapel Hill, États-Unis. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.601 - 606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2011.6076944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368267v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and evaluation of a TCP header compression for 6LoWPAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8283,51 +8283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,51 +8417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLAN'2007 : International Conference on the Latest Advances in Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8486,77 +8486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of the NAP protocol for IPv6 router auto-configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8871,51 +8871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,51 +9174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP Tunneling Header Compression in NEMO Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9567,51 +9567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROHC for multicast distribution services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,51 +9649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,226 +9764,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2005, Taipei, Taiwan. pp.801 - 806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2005.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368702v1</w:t>
+                <w:t xml:space="preserve">inria-00397012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AINA.2005.258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00397012v1</w:t>
+                <w:t xml:space="preserve">hal-02368702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur de Topologie OSPF</w:t>
               </w:r>
@@ -10064,90 +10064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10270,671 +10270,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 and home networking: autoconfiguration issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deloying IPv6 Networks 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368577v1</w:t>
+                <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
+                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
+              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368096v1</w:t>
+                <w:t xml:space="preserve">hal-02368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+                <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alberto Incera Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128273v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPv6 and home networking: autoconfiguration issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deloying IPv6 Networks 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Apizaco, Mexique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENC.2003.1232905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368089v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128247v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPv6 header compression mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10972,77 +10972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'algorithme de compression d'en-têtes ROHC sur des liaisons bas débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11273,433 +11273,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de service dans l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
+              <w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368470v1</w:t>
+                <w:t xml:space="preserve">hal-02368502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual stack transition mechanism (DSTM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bound</w:t>
+                <w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IETF, The Internet Engineering Task Force Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Pittsburgh, Pennsylvanie, États-Unis</w:t>
+              <w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368428v1</w:t>
+                <w:t xml:space="preserve">hal-02368477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de service dans l'Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368502v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Dual stack transition mechanism (DSTM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bound</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
+              <w:t xml:space="preserve">48th IETF, The Internet Engineering Task Force Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Pittsburgh, Pennsylvanie, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368477v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial on IPv6</w:t>
               </w:r>
@@ -11875,51 +11875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for IPv4-IPv6 transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12195,51 +12195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues in multimedia scaling: the MPEG video streams case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12299,51 +12299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prism distributed multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12649,51 +12649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prism distributed multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12766,51 +12766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Célestin Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Silicon Valley Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13841,51 +13841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 8138: IPv6 over Low-Power Wireless Personal Area Network (6LoWPAN) Routing Header</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14536,77 +14536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14680,64 +14680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Minaburo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5300, INRIA. 2004, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14853,51 +14853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A327A5BB"/>
+    <w:nsid w:val="7B80BBAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15084,51 +15084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-toutain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-499X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033384916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03596024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwc.001.1900215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Amy Dieng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Ben Meriem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krayem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2018.8534565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845424" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007684" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007688" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#246;psell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Abdellaouy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Ben Meriem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2013.6688028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Amy Dieng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208722" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EnergyCon.2012.6348278" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah Bourahla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselem Kortebi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Olvera Irigoyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2011.6076944" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486760v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gallet de Santerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Jammoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mischler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diraison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133760" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joongsoo Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Ayed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935453" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368428v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bound" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manning" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kessens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368406v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780953" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368376v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elloumi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETACOM.1996.502475" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523692" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368350v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523.692" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368313v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi C&#233;lestin Brou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368271v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368733v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delibie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Yegin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Ratilainen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga Anaya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462113v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cragie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-toutain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-499X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033384916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03596024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwc.001.1900215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Amy Dieng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Ben Meriem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krayem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2018.8534565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845424" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007684" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007688" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#246;psell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Abdellaouy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Ben Meriem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2013.6688028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EnergyCon.2012.6348278" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Amy Dieng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780007v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208722" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Olvera Irigoyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselem Kortebi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2011.6076944" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah Bourahla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486760v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gallet de Santerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Jammoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mischler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diraison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133760" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joongsoo Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Ayed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935453" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368428v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bound" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manning" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kessens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368406v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780953" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368376v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elloumi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETACOM.1996.502475" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523692" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368350v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523.692" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368313v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi C&#233;lestin Brou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368271v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368733v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delibie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Yegin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Ratilainen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga Anaya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462113v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cragie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>