--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -459,581 +459,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 over LPWANs: Connecting Low Power Wide Area Networks to the Internet (of Things)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Minaburo</w:t>
+                <w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boulahia Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Zuniga</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mwc.001.1900215⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596024v1</w:t>
+                <w:t xml:space="preserve">hal-03088360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nora Boulahia Cuppens</w:t>
+                <w:t xml:space="preserve">Decentralized spectrum learning for radio collision mitigation in ultra-dense IoT networks: LoRaWAN case study and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (11-12), pp.711-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-020-00795-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088360v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized spectrum learning for radio collision mitigation in ultra-dense IoT networks: LoRaWAN case study and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moy</w:t>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Besson</w:t>
+                <w:t xml:space="preserve">Carles Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delbarre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (11-12), pp.711-727. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-020-00795-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956350v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPv6 over LPWANs: Connecting Low Power Wide Area Networks to the Internet (of Things)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Aguilar</w:t>
+                <w:t xml:space="preserve">Ana Minaburo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carles Gomez</w:t>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Vidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Carlos Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.206 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mwc.001.1900215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663088v1</w:t>
+                <w:t xml:space="preserve">hal-03596024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized demand response for temperature-constrained appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Son Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,64 +1475,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Corral</w:t>
+                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
+                <w:t xml:space="preserve">Mohamed Ourraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1547,535 +1547,535 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355492v1</w:t>
+                <w:t xml:space="preserve">hal-02355495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
+                <w:t xml:space="preserve">Performance analysis of a header compression protocol : the ROHC unidirectional mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Corral Gonzalez</w:t>
+                <w:t xml:space="preserve">A. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ourraou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (1), pp.85 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-006-5524-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355495v1</w:t>
+                <w:t xml:space="preserve">hal-02368645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a header compression protocol : the ROHC unidirectional mode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-006-5524-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (2), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJIPT.2005.008045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368645v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00396215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+                <w:t xml:space="preserve">ROHC (Robust Header Compression) in NEMO network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">E.K. Paik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IETF 2005 : Proceedings of the sixty-third Internet Engineering Task Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00396215v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROHC (Robust Header Compression) in NEMO network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.K. Paik</w:t>
+                <w:t xml:space="preserve">Joël Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IETF 2005 : Proceedings of the sixty-third Internet Engineering Task Force</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368669v1</w:t>
+                <w:t xml:space="preserve">hal-02355492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mécanisme de compression des en-têtes ROHC (RObust Header Compression)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,51 +2200,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Gudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,369 +2342,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating SCHC into 5G Networks: Enhancing Latency and Efficiency for IIoT Applications</w:t>
+                <w:t xml:space="preserve">Securing Underwater Acoustic Networks: A Comprehensive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Mokdad</w:t>
+                <w:t xml:space="preserve">Corentin Banier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Morozs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2025: IEEE Wireless Communications and Networking Conference Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978315⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, BREST, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033027v1</w:t>
+                <w:t xml:space="preserve">hal-05469427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Underwater Acoustic Networks: A Comprehensive Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Banier</w:t>
+                <w:t xml:space="preserve">Des nouvelles du fond de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+                <w:t xml:space="preserve">Cyprien Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Morozs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valéry sur Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469427v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du fond de la mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+                <w:t xml:space="preserve">Integrating SCHC into 5G Networks: Enhancing Latency and Efficiency for IIoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Aoustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2025: IEEE Wireless Communications and Networking Conference Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035207v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouper les Capteurs Similaires Grace à leurs Données dans le Contexte de Massive IoT</w:t>
               </w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,3729 +2792,3699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
+                <w:t xml:space="preserve">Energy Efficient Message Scheduling with Redundancy Control for Massive IoT Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092150v1</w:t>
+                <w:t xml:space="preserve">hal-03632557v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An internet protocol adaptation layer for underwater acoustic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Morozs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079906v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCHC over LoRaWAN, a Framework for Interoperable, Energy Efficient and Scalable Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
+                <w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WF-IoT 2023: IEEE 9th World Forum on Internet of Things</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244739v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">SCHC over LoRaWAN, a Framework for Interoperable, Energy Efficient and Scalable Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Krayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t>
+              <w:t xml:space="preserve">WF-IoT 2023: IEEE 9th World Forum on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Aveiro, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT58464.2023.10539394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800577v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Modèles basés sur CBOR pour les données de séries chronologiques de l'Internet des objets : un pas vers la normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843561v1</w:t>
+                <w:t xml:space="preserve">hal-04089503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+                <w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Molina Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720291v1</w:t>
+                <w:t xml:space="preserve">hal-03800577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
+                <w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022 Workshops - Manage-IoT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622254v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03843561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565071v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens</w:t>
+                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOMS 2022 Workshops - Manage-IoT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887462v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATe: A Lightweight Authenticated Time Synchronization Protocol for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Global Internet of Things Summit (GIoTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIOTS.2018.8534565⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007159v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkon Sandaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t>
+              <w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923902v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+                <w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879564v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Petrić</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331966v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonce-based authenticated key establishment over OAuth 2.0 IoT proof-of-possession architecture</w:t>
+                <w:t xml:space="preserve">LATe: A Lightweight Authenticated Time Synchronization Protocol for IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WF-IoT 2016 : IEEE 3rd World Forum on Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845424⟩</w:t>
+              <w:t xml:space="preserve">2018 Global Internet of Things Summit (GIoTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIOTS.2018.8534565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522039v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Nonce-based authenticated key establishment over OAuth 2.0 IoT proof-of-possession architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
+              <w:t xml:space="preserve">WF-IoT 2016 : IEEE 3rd World Forum on Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.317 - 322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522000v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of IETF security related protocols for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+                <w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Petrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2016 : Computer &amp; Electronics Security Applications Rendez-vous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France. pp.1 - 9</w:t>
+              <w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522020v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating realistic Smart Grid communication topologies based on real-data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hartmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridCom 2014 : IEEE International Conference on Smart Grid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007684⟩</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.527 - 532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185003v1</w:t>
+                <w:t xml:space="preserve">hal-01522000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing it right-Recommendations for RPL in PLC-based networks for the Smart Grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">State of the art of IETF security related protocols for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumaran Vijayasankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2014 : IEEE International Conference on Smart Grid Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C&amp;ESAR 2016 : Computer &amp; Electronics Security Applications Rendez-vous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France. pp.1 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184997v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Habault</w:t>
+                <w:t xml:space="preserve">Doing it right-Recommendations for RPL in PLC-based networks for the Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Ropitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2014.7063508⟩</w:t>
+              <w:t xml:space="preserve">SmartGridComm 2014 : IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Venise, Italy. pp.452 - 457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258901v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New IPv6 Identification Paradigm: Spreading of Addresses Over Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Fourcot</w:t>
+                <w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Köpsell</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 2014 : the tenth International Conference on Networking and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.662 - 667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2014.7063508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060114v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of electromagnetic radiation in heterogeneous home network using routing algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">New IPv6 Identification Paradigm: Spreading of Addresses Over Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bernard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Köpsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2014 : 12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNS 2014 : the tenth International Conference on Networking and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Chamonix, France. pp.74 - 83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183716v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 address obfuscation by intermediate middlebox in coordination with connected devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Fourcot</w:t>
+                <w:t xml:space="preserve">Mitigation of electromagnetic radiation in heterogeneous home network using routing algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Abdellaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Köpsell</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNICE 2013 : 19th EUNICE/IFIP WG 6.6 International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WiOpt 2014 : 12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.326 - 332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861078v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 Address Obfuscation by Intermediate Middlebox in Coordination with Connected Devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generating realistic Smart Grid communication topologies based on real-data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_14⟩</w:t>
+              <w:t xml:space="preserve">SmartGridCom 2014 : IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Venise, Italy. pp.428 - 433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497012v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of RSSI based indoor localization algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Chaudet</w:t>
+                <w:t xml:space="preserve">IPv6 Address Obfuscation by Intermediate Middlebox in Coordination with Connected Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taieb Ben Meriem</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Köpsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque National sur la Recherche en Informatique et ses Applications (CNRIA’13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.148-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287052v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of RSSI based indoor localization algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Ben Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5e Colloque National sur la Recherche en Informatique et ses Applications (CNRIA’13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Zinguichor, Senegal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185804v1</w:t>
+                <w:t xml:space="preserve">hal-02287052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Model for Narrowband PLC for Advanced Metering Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
+                <w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartGridComm 2013 : IEEE International Conference on small grid communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2013.6688028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958266v1</w:t>
+                <w:t xml:space="preserve">hal-01185804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Localization in Wireless Networks based on a Two-modes Gaussian Mixture Model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Realistic Model for Narrowband PLC for Advanced Metering Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Ropitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramanuja Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiummiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 78th Vehicular Technology Conference (VTC 2013 Fall)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SmartGridComm 2013 : IEEE International Conference on small grid communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Vancouver, Canada. pp.624-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm.2013.6688028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288421v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green home network requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pelov</w:t>
+                <w:t xml:space="preserve">Indoor Localization in Wireless Networks based on a Two-modes Gaussian Mixture Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERGYCON 2012 : IEEE International Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 78th Vehicular Technology Conference (VTC 2013 Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857259v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Path Data Exclusion Model for RSSI-based Indoor Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Chaudet</w:t>
+                <w:t xml:space="preserve">IPv6 address obfuscation by intermediate middlebox in coordination with connected devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Ben Meriem</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Köpsell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.336-340</w:t>
+              <w:t xml:space="preserve">EUNICE 2013 : 19th EUNICE/IFIP WG 6.6 International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.148 - 160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780008v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green home network requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Abdellaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364328⟩</w:t>
+              <w:t xml:space="preserve">ENERGYCON 2012 : IEEE International Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Florence, Italy. pp.896- 902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EnergyCon.2012.6348278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785727v1</w:t>
+                <w:t xml:space="preserve">hal-00857259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the RSSI as a Range Estimator for Indoor Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Amy Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,6409 +6515,6798 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Sensor Networks: Architectures, Deployments and Trends (NTMS 2012 - WSN ADT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available bandwidth probing in hybrid home networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fourcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Olvera Irigoyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE LANMAN Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2011.6076944⟩</w:t>
+              <w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.1230-1234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368267v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS-2 model of homeplug AV PLC technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mortharia Meftah Bourahla</w:t>
+                <w:t xml:space="preserve">A Multi-Path Data Exclusion Model for RSSI-based Indoor Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Amy Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMUTools 2011: 4th international conference on simulation tools and techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.336-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368268v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Available bandwidth probing in hybrid home networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Olvera Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982601⟩</w:t>
+              <w:t xml:space="preserve">18th IEEE LANMAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Chapel Hill, États-Unis. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2011.6076944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301804v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a TCP header compression for 6LoWPAN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">NS-2 model of homeplug AV PLC technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortharia Meftah Bourahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiancong Zheng</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMUTools 2011: 4th international conference on simulation tools and techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301807v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture-aware adaptive deployment of contextual security policies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+                <w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2010 : Fifth International Conference on Availability, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.601 - 606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368275v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the ingress filtering issue in an IPv6 multihomed home network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and evaluation of a TCP header compression for 6LoWPAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gallet de Santerre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Tiancong Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICN' 2010 : 9th International Conference on Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1359 - 1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486760v1</w:t>
+                <w:t xml:space="preserve">hal-02301807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven security policy deployment: property oriented approach</w:t>
+                <w:t xml:space="preserve">Architecture-aware adaptive deployment of contextual security policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stere Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSos 2010 : second International symposium on Engineering Secure Software and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARES 2010 : Fifth International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540842v1</w:t>
+                <w:t xml:space="preserve">hal-02368275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 Ingress filtering in a multihoming environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Solving the ingress filtering issue in an IPv6 multihomed home network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gallet de Santerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samih Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2009 Student Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICN' 2010 : 9th International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Ménuires, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369628v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRRLV : un mécanisme d'ordonnancement pour une gestion de ressources efficace des réseaux CPL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mortharia Meftah</w:t>
+                <w:t xml:space="preserve">Model-driven security policy deployment: property oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stere Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSos 2010 : second International symposium on Engineering Secure Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.123-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11747-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417789v1</w:t>
+                <w:t xml:space="preserve">hal-00540842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secured delegation of remote services on IPv6 home networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stere Preda</w:t>
+                <w:t xml:space="preserve">IPv6 Ingress filtering in a multihoming environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gallet de Santerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Risks and Security of Internet and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFOCOM 2009 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rio De Janeiro, Brazil. pp.1 - 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2009.5072156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369611v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic context aware security policy deployment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
+                <w:t xml:space="preserve">DRRLV : un mécanisme d'ordonnancement pour une gestion de ressources efficace des réseaux CPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortharia Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselem Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACCS '09: Proceedings of the 4th International Symposium on Information, Computer, and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369624v1</w:t>
+                <w:t xml:space="preserve">inria-00417789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTERMIN@L : Consumer Devices for IMS/TISPAN Deployment Slides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mischler</w:t>
+                <w:t xml:space="preserve">Semantic context aware security policy deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stere Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMSB'09 : IEEE International symposium on broadband multimedia systems and broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133760⟩</w:t>
+              <w:t xml:space="preserve">ASIACCS '09: Proceedings of the 4th International Symposium on Information, Computer, and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sydney, Australia. pp.251 - 261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369601v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source address routing eXtension (SAR-X)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gallet de Santerre</w:t>
+                <w:t xml:space="preserve">A secured delegation of remote services on IPv6 home networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stere Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et des Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Marseille, France. pp.1 - 8</w:t>
+              <w:t xml:space="preserve">The 4th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369581v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supprimer le protocole Neighbor Discovery dans les réseaux de capteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SYSTERMIN@L : Consumer Devices for IMS/TISPAN Deployment Slides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Perros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joongsoo Lee</w:t>
+                <w:t xml:space="preserve">Bruno Diraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMSB'09 : IEEE International symposium on broadband multimedia systems and broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00248116v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust header compression over long delay links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic context aware security policy deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stere Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Rawat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC 2008 : Vehicular technology conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.478⟩</w:t>
+              <w:t xml:space="preserve">the 4th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sydney, France. pp.251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369592v1</w:t>
+                <w:t xml:space="preserve">hal-03628758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+                <w:t xml:space="preserve">Source address routing eXtension (SAR-X)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gallet de Santerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC 2007 Fall : 66th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">6ème MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et des Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Marseille, France. pp.1 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369572v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An End-2-End tunnel header compression solution for nested mobile networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supprimer le protocole Neighbor Discovery dans les réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Perros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joongsoo Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLAN'2007 : International Conference on the Latest Advances in Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369576v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00248116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the NAP protocol for IPv6 router auto-configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
+                <w:t xml:space="preserve">Robust header compression over long delay links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Binet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanghee Choi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCOMM 2007 Workshop "IPv6 and the Future of the Internet"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC 2008 : Vehicular technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marina Bay, Singapore. pp.2136 - 2141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2008.478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00397017v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable process for security policy deployment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
+                <w:t xml:space="preserve">An evaluation of the NAP protocol for IPv6 router auto-configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2007 : international conference on security and cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SIGCOMM 2007 Workshop "IPv6 and the Future of the Internet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Aug 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368751v1</w:t>
+                <w:t xml:space="preserve">inria-00397017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Process for Security Policy Deployment</w:t>
+                <w:t xml:space="preserve">Reliable process for security policy deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stere Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT 2007 : international conference on security and cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628747v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ros Sanchez</w:t>
+                <w:t xml:space="preserve">Reliable Process for Security Policy Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stere Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, France. pp.5-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002119200050015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368685v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">An End-2-End tunnel header compression solution for nested mobile networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLAN'2007 : International Conference on the Latest Advances in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534356v1</w:t>
+                <w:t xml:space="preserve">hal-02369576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VTC 2007 Fall : 66th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535998v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IP Tunneling Header Compression in NEMO Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+                <w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ros Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.K. Paik</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONEMO 2006 : First international workshop on network mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Sendai, Japon</w:t>
+              <w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368728v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home network evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroView 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valencia, Spain, France. 8 pp. -299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2006.1678254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368738v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compression robuste des entêtes dans un réseau IEEE 802.11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Minaburo</w:t>
+                <w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samiha Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.860 -865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2006.254815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110129v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Etude de la compression robuste des entêtes dans un réseau IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Minaburo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiha Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Crète, Greece</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368183v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROHC for multicast distribution services</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home network evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Berlin, France</w:t>
+              <w:t xml:space="preserve">EuroView 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368588v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">IP Tunneling Header Compression in NEMO Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Martinez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Paik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Bangkok, Thaïlande</w:t>
+              <w:t xml:space="preserve">WONEMO 2006 : First international workshop on network mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Sendai, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368658v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Bangkok, Thaïlande</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00397012v1</w:t>
+                <w:t xml:space="preserve">hal-02368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2005, Taipei, Taiwan. pp.801 - 806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2005.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368702v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00397012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serveur de Topologie OSPF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR 2004 : 6ème Journée Doctorale Informatique et Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
+              <w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368172v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">ROHC for multicast distribution services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Berlin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127728v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Evaluation of Constraint-Based Routing Algorithms for MPLS Traffic Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel 2004 : 6ème rencontres francophones sur les aspects algorithmiques des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Batz-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368156v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Serveur de Topologie OSPF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">JDIR 2004 : 6ème Journée Doctorale Informatique et Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128247v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
+                <w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368089v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Alberto Incera Dieguez</w:t>
+                <w:t xml:space="preserve">Classification and Evaluation of Constraint-Based Routing Algorithms for MPLS Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
+              <w:t xml:space="preserve">Algotel 2004 : 6ème rencontres francophones sur les aspects algorithmiques des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Batz-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368096v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 and home networking: autoconfiguration issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deloying IPv6 Networks 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368577v1</w:t>
+                <w:t xml:space="preserve">hal-02368089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128273v1</w:t>
+                <w:t xml:space="preserve">hal-02128247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              <w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Apizaco, Mexique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENC.2003.1232905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128243v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPv6 header compression mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPv6 and home networking: autoconfiguration issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t>
+              <w:t xml:space="preserve">Deloying IPv6 Networks 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368562v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'algorithme de compression d'en-têtes ROHC sur des liaisons bas débit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Le Ny</w:t>
+                <w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alberto Incera Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Heu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR 2002, journées doctorales informatique et réseaux, LAAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368514v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture pour mesurer la performance des réseaux IP à différentiation de services (SATURNE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
+                <w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIDIR 2002 : journées doctorales informatique et réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368537v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small packets aggregation in an IP domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPv6 header compression mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE Symposium on Computers and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368509v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de service dans l'Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'algorithme de compression d'en-têtes ROHC sur des liaisons bas débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">JDIR 2002, journées doctorales informatique et réseaux, LAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368502v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
+                <w:t xml:space="preserve">Une architecture pour mesurer la performance des réseaux IP à différentiation de services (SATURNE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Mohamed Ouarraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
+              <w:t xml:space="preserve">JIDIR 2002 : journées doctorales informatique et réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368477v1</w:t>
+                <w:t xml:space="preserve">hal-02368537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small packets aggregation in an IP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Hammamet, Tunisie. pp.708 - 713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2001.935453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368470v1</w:t>
+                <w:t xml:space="preserve">hal-02368509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual stack transition mechanism (DSTM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualité de service dans l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IETF, The Internet Engineering Task Force Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Pittsburgh, Pennsylvanie, États-Unis</w:t>
+              <w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368428v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on IPv6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPE 36, Reseaux IP européens, Budapest, Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Budapest, Hongrie</w:t>
+              <w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368440v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition IPv4-IPv6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNAC'2000, De nouvelles architectures pour les communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368484v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for IPv4-IPv6 transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Dual stack transition mechanism (DSTM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international symposium on computers and communications, July 6-8</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th IETF, The Internet Engineering Task Force Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Pittsburgh, Pennsylvanie, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368406v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorial on IPv6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miled Tezeghdanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Toutain</w:t>
+                <w:t xml:space="preserve">Bernard Tuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">RIPE 36, Reseaux IP européens, Budapest, Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540011v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition IPv4-IPv6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR 1999 : Journées Doctorales Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">DNAC'2000, De nouvelles architectures pour les communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368390v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in multimedia scaling: the MPEG video streams case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Tezeghdanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First annual conference on emerging technologies and applications in communications, May 7-10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDIR 1999 : Journées Doctorales Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368376v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prism distributed multimedia platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Tezeghdanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE symposium on computers and communications, June 27-29</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368320v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un protocole de diffusion fiable pour les données multimédias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for IPv4-IPv6 transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 95 : Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE international symposium on computers and communications, July 6-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Sharm El Sheikh, Mer Rouge, Égypte. pp.478 - 484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.1999.780953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368326v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network support for multimedia communications using distributed media scaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues in multimedia scaling: the MPEG video streams case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the second international COST 237 Workshop on teleservices and multimedia communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First annual conference on emerging technologies and applications in communications, May 7-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Portland, Oregon, United States. pp.46 - 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETACOM.1996.502475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368356v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTP : a reliable multicast protocol for multimedia communications on LAN</w:t>
+                <w:t xml:space="preserve">Un protocole de diffusion fiable pour les données multimédias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS'95 : International Switching Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CFIP 95 : Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368350v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prism distributed multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISCC'95 : symposium on computers and communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCAC.1995.523.692⟩</w:t>
+              <w:t xml:space="preserve">IEEE symposium on computers and communications, June 27-29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Alexendrie, Égypte. pp.384 - 390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAC.1995.523692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368339v1</w:t>
+                <w:t xml:space="preserve">hal-02368320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiMedia routing in heterogeneous networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network support for multimedia communications using distributed media scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Silicon Valley Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the second international COST 237 Workshop on teleservices and multimedia communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Copenhagen, Danemark. pp.138 - 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368313v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PTP : a reliable multicast protocol for multimedia communications on LAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISS'95 : International Switching Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Prism distributed multimedia platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE ISCC'95 : symposium on computers and communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Alexandria, Egypt. pp.384 - 390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAC.1995.523.692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MultiMedia routing in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Célestin Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Silicon Valley Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, San Jose, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Network security probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gombault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS '94, 2nd ACM Conference on Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Fairfax, Virginia, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/191177.191235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12957,267 +13316,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux, principes fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 2016, 978-2-7462-4659-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Networks and the Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.500, 2011, 978-1848210684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux locaux et Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, pp.844, 2003, 2-7462-0670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13227,232 +13586,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-227, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet : évolutions et perpectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information. Jacky Akoka et Isabelle Comyn-Wattiau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.52 - 61, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13462,65 +13821,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de résolution d'une adresse IP, serveur et programme d'ordinateur correspondants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Delibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13528,51 +13887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3257234. DI-TBN-15-006. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13582,493 +13941,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Power Wide Area Network (LPWAN) Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Yegin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Ratilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Zuniga Anaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 8138: IPv6 over Low-Power Wireless Personal Area Network (6LoWPAN) Routing Header</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Bormann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cragie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softwire Hub and Spoke Deployment Framework with Layer Two Tunneling Protocol Version 2 (L2TPv2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Storer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pignataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alice dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14078,231 +14437,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping Similar Sensors Based on their Sent Data in a Massive IoT Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424455v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile and Generic Monitoring Solution Based on LPWAN Sensors Deployed on the Fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14312,480 +14671,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1792, 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Deep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Viho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5870, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5701, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of an Header Compression Protocol: The ROHC Unidirectional Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Minaburo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5300, INRIA. 2004, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14853,51 +15212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B80BBAC"/>
+    <w:nsid w:val="DCC3939D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15084,51 +15443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-toutain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-499X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033384916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03596024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwc.001.1900215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Amy Dieng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Ben Meriem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krayem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2018.8534565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845424" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007684" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007688" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#246;psell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183716v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Abdellaouy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Ben Meriem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2013.6688028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EnergyCon.2012.6348278" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Amy Dieng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780007v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208722" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Olvera Irigoyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselem Kortebi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2011.6076944" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah Bourahla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486760v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gallet de Santerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Jammoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369628v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mischler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diraison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133760" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joongsoo Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Ayed" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368562v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935453" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368428v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bound" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manning" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kessens" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368406v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780953" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368376v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elloumi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETACOM.1996.502475" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368320v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523692" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368356v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368350v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523.692" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368313v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi C&#233;lestin Brou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368271v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368733v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delibie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462102v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Yegin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Ratilainen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga Anaya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462113v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cragie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-toutain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-499X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033384916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03596024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwc.001.1900215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Amy Dieng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Ben Meriem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krayem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2018.8534565" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845424" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007688" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#246;psell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Abdellaouy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007684" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287052v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Ben Meriem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2013.6688028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EnergyCon.2012.6348278" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Amy Dieng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Olvera Irigoyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselem Kortebi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2011.6076944" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah Bourahla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gallet de Santerre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Jammoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mischler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diraison" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133760" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joongsoo Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110129v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Ayed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368562v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368514v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368509v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935453" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bound" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manning" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kessens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368406v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780953" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elloumi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETACOM.1996.502475" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523692" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368339v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523.692" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi C&#233;lestin Brou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368271v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772407v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delibie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Yegin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Ratilainen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga Anaya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462113v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cragie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>