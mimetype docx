--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,15157 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15106 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Toutain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9038-499X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033384916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=d31SB5UAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet Another Compact Time Series Data Representation Using CBOR Templates (YACTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Z Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, pp.5124. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical resilience to insider attacks in IoT networks: Independent cryptographically secure sequences for DSSS anti-jamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.107751. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088384v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 over LPWANs: Connecting Low Power Wide Area Networks to the Internet (of Things)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Minaburo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Zuniga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.206 - 213. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwc.001.1900215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized spectrum learning for radio collision mitigation in ultra-dense IoT networks: LoRaWAN case study and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delbarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (11-12), pp.711-727. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00795-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MTD, Where Art Thou? A Systematic Review of Moving Target Defense Techniques for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Boulahia Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3040358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis and Optimal Tuning of IETF LPWAN SCHC ACK-on-Error Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14534-14547. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3007855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized demand response for temperature-constrained appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Son Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2017.2778225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-calibration localisation for indoor wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Deye Amy Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Ben Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Charbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJAHUC - International Journal of Ad Hoc and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1/2/3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic deployment of context-aware access control policies for constrained security devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (7), pp.1144 - 1159. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2011.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Experience on Integrating between Different Active Measurement Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaeyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongho Seok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taekyoun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3961, pp.630 - 638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouarraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturne. Une architecture pour mesurer les performances des classes de service IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Corral Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ourraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (4), pp.423 - 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a header compression protocol : the ROHC unidirectional mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.85 - 98. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-006-5524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIPT.2005.008045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROHC (Robust Header Compression) in NEMO network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Paik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETF 2005 : Proceedings of the sixty-third Internet Engineering Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mécanisme de compression des en-têtes ROHC (RObust Header Compression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, numéro thématique "Réseaux et protocoles"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Router queue management for multimedia traffic in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking and Information Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2 (1), pp.47 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling V2X CAMs in YANG for Interoperability and Management-Efficient Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Gudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating SCHC into 5G Networks: Enhancing Latency and Efficiency for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2025: IEEE Wireless Communications and Networking Conference Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Underwater Acoustic Networks: A Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Banier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Morozs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles du fond de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouper les Capteurs Similaires Grace à leurs Données dans le Contexte de Massive IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2024 : 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles basés sur CBOR pour les données de séries chronologiques de l'Internet des objets : un pas vers la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An internet protocol adaptation layer for underwater acoustic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Morozs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnol Lemogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la redondance de messages des capteurs dans un contexte Massive IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese (Corse), France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Message Scheduling with Redundancy Control for Massive IoT Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10118910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632557v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCHC over LoRaWAN, a Framework for Interoperable, Energy Efficient and Scalable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Al Haj Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Krayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-IoT 2023: IEEE 9th World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Aveiro, Portugal. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT58464.2023.10539394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Standard Time Series Representation for IoT based on CBOR Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Molina Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIIS 2022: Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Argostoli, Kefalonia, Greece. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIIS56506.2022.9936910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission scheduling strategies for massive-IoT: implementation and performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAGE-IOT (NOMS 2022 workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565071v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnol Lemogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2022 Workshops - Manage-IoT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnol Lemogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles stratégies de monitoring grâce a une approche Massive IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT et IA 2022 - Internet des Objets et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IANVS: A Moving Target Defense Framework for a Resilient Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkon Sandaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATe: A Lightweight Authenticated Time Synchronization Protocol for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global Internet of Things Summit (GIoTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GIOTS.2018.8534565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Objective Function For Hybrid Network In The Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiummiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2018 : IEEE 19th International Symposium On a World Of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the LoRa® technology and assessment of its relevance in optimal district heating management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018 - 31st International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonce-based authenticated key establishment over OAuth 2.0 IoT proof-of-possession architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lagos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaran Vijayasankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WF-IoT 2016 : IEEE 3rd World Forum on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Reston, Va, United States. pp.317 - 322, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2016.7845424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements, Performance and Analysis of LoRa FABIAN, a real-world implementation of LPWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Petrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2016 : 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support for Hybrid Network in RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaran Vijayasankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanuja Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2016 : IEEE International Conference on Smart Grid Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sydney, Australia. pp.527 - 532, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2016.7778815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of IETF security related protocols for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Efrain Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumaran Vijayasankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2016 : Computer &amp; Electronics Security Applications Rendez-vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rennes, France. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating realistic Smart Grid communication topologies based on real-data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridCom 2014 : IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Venise, Italy. pp.428 - 433, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New IPv6 Identification Paradigm: Spreading of Addresses Over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Köpsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2014 : the tenth International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Chamonix, France. pp.74 - 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing it right-Recommendations for RPL in PLC-based networks for the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Ropitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanuja Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2014 : IEEE International Conference on Smart Grid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Venise, Italy. pp.452 - 457, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2014.7007688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Based Network Selection Proposal for Complex Heterogeneous Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.662 - 667, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2014.7063508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of electromagnetic radiation in heterogeneous home network using routing algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane El Abdellaouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiOpt 2014 : 12th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.326 - 332, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 address obfuscation by intermediate middlebox in coordination with connected devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Köpsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2013 : 19th EUNICE/IFIP WG 6.6 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.148 - 160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Address Obfuscation by Intermediate Middlebox in Coordination with Connected Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Köpsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Open European Summer School (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chemnitz, Germany. pp.148-160, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40552-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and comparison of RSSI based indoor localization algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Ben Meriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque National sur la Recherche en Informatique et ses Applications (CNRIA’13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zinguichor, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Service Announcement: The case for Wi-Fi M2M Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTS 2013 : IEEE International Conference on Advanced Networks and Telecommuncations Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Chennai, India. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTS.2013.6802884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Model for Narrowband PLC for Advanced Metering Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Ropitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martin Lampropulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanuja Vedantham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiummiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGridComm 2013 : IEEE International Conference on small grid communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vancouver, Canada. pp.624-629, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm.2013.6688028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Localization in Wireless Networks based on a Two-modes Gaussian Mixture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taieb Ben Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 78th Vehicular Technology Conference (VTC 2013 Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green home network requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane El Abdellaouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGYCON 2012 : IEEE International Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Florence, Italy. pp.896- 902, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EnergyCon.2012.6348278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlang-based dimensioning for IPv4 Address+Port translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Grelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012: IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.1230-1234, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Path Data Exclusion Model for RSSI-based Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Amy Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Ben Meriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.336-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the RSSI as a Range Estimator for Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Amy Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Charbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Ben Meriem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks: Architectures, Deployments and Trends (NTMS 2012 - WSN ADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2012.6208722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available bandwidth probing in hybrid home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Olvera Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselem Kortebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE LANMAN Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chapel Hill, États-Unis. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LANMAN.2011.6076944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient fragment recovery techniques for low-power and lossy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.601 - 606, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NS-2 model of homeplug AV PLC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortharia Meftah Bourahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselem Kortebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUTools 2011: 4th international conference on simulation tools and techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a TCP header compression for 6LoWPAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancong Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IWCMC: 7th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1359 - 1364, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture-aware adaptive deployment of contextual security policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2010 : Fifth International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the ingress filtering issue in an IPv6 multihomed home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gallet de Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Jammoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN' 2010 : 9th International Conference on Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Ménuires, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven security policy deployment: property oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSos 2010 : second International symposium on Engineering Secure Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Pise, Italy. pp.123-139, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11747-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRRLV : un mécanisme d'ordonnancement pour une gestion de ressources efficace des réseaux CPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortharia Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselem Kortebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Ingress filtering in a multihoming environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gallet de Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2009 Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio De Janeiro, Brazil. pp.1 - 2, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2009.5072156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic context aware security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS '09: Proceedings of the 4th International Symposium on Information, Computer, and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sydney, Australia. pp.251 - 261, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secured delegation of remote services on IPv6 home networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTERMIN@L : Consumer Devices for IMS/TISPAN Deployment Slides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Diraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB'09 : IEEE International symposium on broadband multimedia systems and broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic context aware security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 4th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Sydney, France. pp.251, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1533057.1533092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supprimer le protocole Neighbor Discovery dans les réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joongsoo Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source address routing eXtension (SAR-X)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gallet de Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et des Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust header compression over long delay links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanghee Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC 2008 : Vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marina Bay, Singapore. pp.2136 - 2141, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2008.478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Resource Partitioning over Shared Wireless Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC 2007 Fall : 66th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An End-2-End tunnel header compression solution for nested mobile networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAN'2007 : International Conference on the Latest Advances in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the NAP protocol for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2007 Workshop "IPv6 and the Future of the Internet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable process for security policy deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2007 : international conference on security and cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Process for Security Policy Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stere Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Garcia‐alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, France. pp.5-15, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0002119200050015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Allocation with Path Protection in Next Generation Internet Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Istanbul, Turkey. pp.860 -865, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2006.254815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00535998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Algorithm for Minimum Cost Flow allocation with Varied Survivability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Next Generation Internet Design and Engineering, NGI '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valencia, Spain, France. 8 pp. -299, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGI.2006.1678254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multimedia streaming over wireless using end-to-end estimation of wireless losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2006 Fall : 64th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compression robuste des entêtes dans un réseau IEEE 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Minaburo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home network evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroView 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Tunneling Header Compression in NEMO Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K. Paik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONEMO 2006 : First international workshop on network mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Sendai, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROHC for multicast distribution services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATE: A Polynomial Time Framework for Flow Allocation in MPLS-TE Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANMAN 2005 : 14th IEEE Workshop on Local and Metropolitan Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of multimedia flows by using UDP-Lite and ROHC compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Bangkok, Thaïlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Flow Allocation for Traffic Engineering in MPLS Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HET-NETs 2005 : Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Ilkley, United Kingdom. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2005, Taipei, Taiwan. pp.801 - 806, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2005.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serveur de Topologie OSPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2004 : 6ème Journée Doctorale Informatique et Réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed behavior for robust header compression over a radio link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2004 : IEEE international conference on communications, June 20-24, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2004.1313344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification and Evaluation of Constraint-Based Routing Algorithms for MPLS Traffic Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel 2004 : 6ème rencontres francophones sur les aspects algorithmiques des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz-Sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end active measurement architecture in IP networks (SATURNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of passive and active measurement network PAM'03, La Jolla, CA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, La Jolla, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres de compression dans ROHC (Robust Header Compression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'ingénierie des protocoles, CFIP 2003, Paris, France, octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration and analysis of robust header compression in UMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2003, 14th IEEE international symposium on personal, indoor and mobile radio communications, Beijing, China, September 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Beijing, Chine. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2003.1259149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of IPv6 ROHC profiles 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ENC 2003, 4th mexican international conference on computer science, Apizaco, Mexico, September 08-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Apizaco, Mexique. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC.2003.1232905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 and home networking: autoconfiguration issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deloying IPv6 Networks 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturne active measurement tool within the metrology context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Incera Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Heu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ROC&amp;C, Reunion de Otono Comunucaciones y Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Acapulco, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 header compression mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'03, Conférence internationale Sciences électroniques, technologies de l'information et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Madhia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'algorithme de compression d'en-têtes ROHC sur des liaisons bas débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Minaburo Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2002, journées doctorales informatique et réseaux, LAAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture pour mesurer la performance des réseaux IP à différentiation de services (SATURNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouarraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIDIR 2002 : journées doctorales informatique et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small packets aggregation in an IP domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Hammamet, Tunisie. pp.708 - 713, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2001.935453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de service dans l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL'2000, 2èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications, La Rochelle, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service DiffServ pour les flux audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2000 : 8ème colloque francophone sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual stack transition mechanism (DSTM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bound</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IETF, The Internet Engineering Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Pittsburgh, Pennsylvanie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services DiffServ pour les flux audio et vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2000, 8ème colloque sur l'ingénierie des protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France. pp.81 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Napoleon Medina Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPE 36, Reseaux IP européens, Budapest, Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition IPv4-IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC'2000, De nouvelles architectures pour les communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPv4-IPv6 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international symposium on computers and communications, July 6-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Sharm El Sheikh, Mer Rouge, Égypte. pp.478 - 484, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.1999.780953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 1999 : Journées Doctorales Informatique et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation dans les réseaux MPLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miled Tezeghdanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de nouvelles architectures pour les communications (DNAC'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in multimedia scaling: the MPEG video streams case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First annual conference on emerging technologies and applications in communications, May 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Portland, Oregon, United States. pp.46 - 49, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETACOM.1996.502475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de diffusion fiable pour les données multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 95 : Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prism distributed multimedia platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE symposium on computers and communications, June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Alexendrie, Égypte. pp.384 - 390, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAC.1995.523692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network support for multimedia communications using distributed media scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the second international COST 237 Workshop on teleservices and multimedia communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Copenhagen, Danemark. pp.138 - 157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTP : a reliable multicast protocol for multimedia communications on LAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS'95 : International Switching Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prism distributed multimedia platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Narzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCC'95 : symposium on computers and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Alexandria, Egypt. pp.384 - 390, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAC.1995.523.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiMedia routing in heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Célestin Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Silicon Valley Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network security probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gombault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '94, 2nd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Fairfax, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/191177.191235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux, principes fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 2016, 978-2-7462-4659-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Networks and the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, pp.500, 2011, 978-1848210684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux locaux et Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.844, 2003, 2-7462-0670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN SCHC Fragmentation Demystified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad-Hoc, Mobile, and Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-227, 2019, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31831-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : évolutions et perpectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information. Jacky Akoka et Isabelle Comyn-Wattiau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.52 - 61, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de résolution d'une adresse IP, serveur et programme d'ordinateur correspondants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Delibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pelov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3257234. DI-TBN-15-006. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cassiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Achir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Bechkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Wide Area Network (LPWAN) Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Yegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Ratilainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Zuniga Anaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFC 8138: IPv6 over Low-Power Wireless Personal Area Network (6LoWPAN) Routing Header</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Thubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cragie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softwire Hub and Spoke Deployment Framework with Layer Two Tunneling Protocol Version 2 (L2TPv2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Storer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pignataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Stévant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping Similar Sensors Based on their Sent Data in a Massive IoT Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile and Generic Monitoring Solution Based on LPWAN Sensors Deployed on the Fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Batton-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1792, 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multimedia Streaming using Estimation of Wireless losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Viho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5870, INRIA. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5701, INRIA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of an Header Compression Protocol: The ROHC Unidirectional Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Minaburo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5300, INRIA. 2004, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15212,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCC3939D"/>
+    <w:nsid w:val="4439EA64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15443,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-toutain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-499X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033384916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03596024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwc.001.1900215" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Amy Dieng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Ben Meriem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krayem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539394" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2018.8534565" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845424" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007688" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#246;psell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Abdellaouy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007684" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_14" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287052v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Ben Meriem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2013.6688028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861078v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EnergyCon.2012.6348278" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Amy Dieng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208722" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Olvera Irigoyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselem Kortebi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2011.6076944" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah Bourahla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gallet de Santerre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Jammoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072156" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mischler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diraison" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133760" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joongsoo Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110129v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Ayed" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368562v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368514v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368509v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935453" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bound" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manning" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kessens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368406v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780953" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368376v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elloumi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETACOM.1996.502475" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523692" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368356v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368350v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368339v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523.692" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi C&#233;lestin Brou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368271v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368733v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772407v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delibie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Yegin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Ratilainen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga Anaya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462113v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cragie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-toutain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9038-499X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033384916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=d31SB5UAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina Araque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Z Papadopoulos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088384v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boulahia Cuppens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03596024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwc.001.1900215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00795-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3040358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03663088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3007855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Son Duong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2778225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Deye Amy Dieng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Ben Meriem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Charbit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stere Preda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia Alfaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2011.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Choi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Seok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taekyoun Kwon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Corral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouarraou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Corral Gonzalez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourraou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Paik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Tounsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kamoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pelov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033027v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mokdad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Banier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Morozs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035207v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Aoustin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Maudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Molina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03632557v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10118910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Krayem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT58464.2023.10539394" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS56506.2022.9936910" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565071v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887462v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kon Sandaker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219728" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIOTS.2018.8534565" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiummiento" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449744" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumaran Vijayasankar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2016.7845424" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01331966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Petri&#263;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goessens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanuja Vedantham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2016.7778815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007684" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fourcot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#246;psell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184997v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Ropitault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2014.7007688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063508" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Abdellaouy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850316" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40552-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287052v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Ben Meriem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTS.2013.6802884" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2013.6688028" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857259v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EnergyCon.2012.6348278" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kraemer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364328" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Amy Dieng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208722" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Olvera Irigoyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselem Kortebi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2011.6076944" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thubert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982601" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah Bourahla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancong Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982736" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gallet de Santerre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Jammoul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540842v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11747-3_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417789v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortharia Meftah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2009.5072156" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1533057.1533092" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369601v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mischler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diraison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133760" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628758v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joongsoo Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Rawat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghee Choi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2008.478" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Viho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369576v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628747v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002119200050015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2006.254815" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534356v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2006.1678254" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Ayed" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368738v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368172v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2004.1313344" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368089v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2003.1259149" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC.2003.1232905" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368096v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Incera Dieguez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Heu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368562v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368514v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368537v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2001.935453" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368502v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Napoleon Medina Carvajal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bound" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368470v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Manning" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kessens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780953" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368390v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Tezeghdanti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cousin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540011v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368376v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elloumi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETACOM.1996.502475" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Narzul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523692" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368356v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368350v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAC.1995.523.692" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368313v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi C&#233;lestin Brou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868018v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gombault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/191177.191235" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paul" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368549v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301094v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31831-4_15" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368733v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03772407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delibie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Farrell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Yegin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Ratilainen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Zuniga Anaya" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462113v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Bormann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cragie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424455v4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923247v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001168v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070156v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>