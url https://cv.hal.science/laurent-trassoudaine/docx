--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA-DRIVEN MODELING OF BUILDING INTERIORS FROM LIDAR POINT CLOUDS</w:t>
+                <w:t xml:space="preserve">Robust normal vector estimation in 3D point clouds through iterative principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Denis</w:t>
+                <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dupont</w:t>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Trassoudaine</w:t>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Checchin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, V-2-2020, pp.395-402. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.18-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-395-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923100v1</w:t>
+                <w:t xml:space="preserve">hal-02514851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust normal vector estimation in 3D point clouds through iterative principal component analysis</w:t>
+                <w:t xml:space="preserve">DATA-DRIVEN MODELING OF BUILDING INTERIORS FROM LIDAR POINT CLOUDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Denis</w:t>
+                <w:t xml:space="preserve">F. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.18-35. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, V-2-2020, pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-395-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514851v1</w:t>
+                <w:t xml:space="preserve">hal-02923100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Modeling of Underground Pipes Using a Portable 3D LiDAR System</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -634,90 +634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Registration of 3D LiDAR Point Clouds Based on Scene Features: Application to Structured Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (9), pp.946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,51 +907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (22), pp.7726 - 7748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gérossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1321,235 +1321,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Based Classification of 3D Urban Point Clouds: A Super-Voxel Based Approach with Evaluation</w:t>
+                <w:t xml:space="preserve">Automatic Removal of Imperfections and Change Detection for Accurate 3D Urban Cartography by Classification and Incremental Updating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.1624 - 1650. </w:t>
+              <w:t xml:space="preserve">, 2013, 5 (8), pp.3701 - 3728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs5041624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs5083701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655574v1</w:t>
+                <w:t xml:space="preserve">hal-01655570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Removal of Imperfections and Change Detection for Accurate 3D Urban Cartography by Classification and Incremental Updating</w:t>
+                <w:t xml:space="preserve">Segmentation Based Classification of 3D Urban Point Clouds: A Super-Voxel Based Approach with Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (8), pp.3701 - 3728. </w:t>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.1624 - 1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs5083701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs5041624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655570v1</w:t>
+                <w:t xml:space="preserve">hal-01655574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Detection and Tracking in an Urban Environment Using a Multilayer Laser Scanner</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.579 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Visual Impairment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.65 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp 5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking systems for intelligent road vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,51 +2654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations incertaines : application d'aide au guidage d'engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'attributs incertains : application à l'aide au guidage d'engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road obstacle detection and tracking by an active and intelligent sensing strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,90 +3304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage fondé sur des a priori géométriques de nuages de points 3D issus d'acquisitions LiDAR de scènes structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection, CFPT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3464,51 +3464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15th International Conference on Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,77 +3559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COmpresseion et REprésentation des Signaux Audiovisuels, CORESA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Robotics Research (ISRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Tazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 14th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phuket, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Gotenburg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijaya K Ghorpade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lincoln, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Field and Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Internat. Conference on Intelligent Autonomous Systems (IAS-13),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter. Conf. on Photogrammetry Computer Vision (PCV),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, The Hague, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Second International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Zurich, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5142,51 +5142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 8th Inter. Conf. on Field and Service Robots (FSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5237,51 +5237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5345,51 +5345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,364 +5598,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of EKF and PEKF in a SLAM context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chanier</w:t>
+                <w:t xml:space="preserve">Parzen Method for Fusion of Laserscanner Data : Application to Pedestrian Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.203</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343543v1</w:t>
+                <w:t xml:space="preserve">hal-00344114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parzen Method for Fusion of Laserscanner Data : Application to Pedestrian Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gidel</w:t>
+                <w:t xml:space="preserve">Map Fusion based on a multi-map SLAM framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Multi Fusion and Integration for Intelligent Systems (MFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea. pp.EA031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344114v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Fusion based on a multi-map SLAM framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Comparison of EKF and PEKF in a SLAM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Multi Fusion and Integration for Intelligent Systems (MFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea. pp.EA031</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343546v1</w:t>
+                <w:t xml:space="preserve">hal-00343543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Fusion of a 4-layer laser sensor based on Parzen Method : Application to Pedestrian Detection</w:t>
               </w:r>
@@ -5993,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2008 Workshop : Human Detection from Mobile Robot Platforms : Different Perspective, Different Modalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6114,51 +6114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,51 +6235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6304,90 +6304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Extended Kalman Filter in a SLAM framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IROS08 2nd Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,51 +6464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6533,90 +6533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM process using Polynomial extended Kalman filter: Experimental Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.P0978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,243 +6635,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion Performance Evaluation for Range Measurements Combine with Cartesian ones for Road Obstacle Tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trajectographie des véhicules en vision monoculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Beijing, China. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - 11eme Colloque de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344136v1</w:t>
+                <w:t xml:space="preserve">hal-00170247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectographie des véhicules en vision monoculaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Data Fusion Performance Evaluation for Range Measurements Combine with Cartesian ones for Road Obstacle Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - 11eme Colloque de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troye, France</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Beijing, China. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170247v1</w:t>
+                <w:t xml:space="preserve">hal-00344136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Localization and Map Building using Radar Sensor in Extensive Outdoor Environment: First Results</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Planning, Perception and Navigation for Intelligent Vehicles IEEE ICRA2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6978,90 +6978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Perturbation Estimator on EKF-SLAM results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Intelligent Autonomous Vehicles (IAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2007 - Congrès Jeunes Chercheurs en Vision par Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC06 2006 - 9th International IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,77 +7427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et cartographie à bord des véhicules intelligents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nationale sur la Recherche dans les IUT (CNRIUT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Checchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-395-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.02.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tazir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9101014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090946" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya K Ghorpade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0483-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.975420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G&#233;rossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655574v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5041624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5083701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goyat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619608097747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729608929273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alizon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(00)00130-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35B262895DFE65B5B4089C10FF5E3A59E6CA04FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01211661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79491BED4A18DA7E45759EF9BC206AB9B862113C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-893-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B1-2020-199-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kamal Aijazi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Ghorpade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728214" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004182704050412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffety" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imberbis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.02.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Checchin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-395-2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tazir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9101014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090946" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya K Ghorpade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0483-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.975420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G&#233;rossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5083701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5041624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goyat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619608097747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729608929273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alizon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(00)00130-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35B262895DFE65B5B4089C10FF5E3A59E6CA04FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01211661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79491BED4A18DA7E45759EF9BC206AB9B862113C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-893-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B1-2020-199-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kamal Aijazi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Ghorpade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728214" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004182704050412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chanier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffety" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imberbis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>