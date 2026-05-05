--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust normal vector estimation in 3D point clouds through iterative principal component analysis</w:t>
+                <w:t xml:space="preserve">DATA-DRIVEN MODELING OF BUILDING INTERIORS FROM LIDAR POINT CLOUDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Denis</w:t>
+                <w:t xml:space="preserve">F. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+                <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.18-35. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, V-2-2020, pp.395-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-395-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514851v1</w:t>
+                <w:t xml:space="preserve">hal-02923100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA-DRIVEN MODELING OF BUILDING INTERIORS FROM LIDAR POINT CLOUDS</w:t>
+                <w:t xml:space="preserve">Robust normal vector estimation in 3D point clouds through iterative principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Denis</w:t>
+                <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dupont</w:t>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Trassoudaine</w:t>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Checchin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, V-2-2020, pp.395-402. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.18-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-395-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2020.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923100v1</w:t>
+                <w:t xml:space="preserve">hal-02514851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Modeling of Underground Pipes Using a Portable 3D LiDAR System</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -615,391 +615,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Registration of 3D LiDAR Point Clouds Based on Scene Features: Application to Structured Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Denis</w:t>
+                <w:t xml:space="preserve">3D shape representation with spatial probabilistic distribution of intrinsic shape keypoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya K Ghorpade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9101014⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13634-017-0483-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612041v1</w:t>
+                <w:t xml:space="preserve">hal-01633830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Parameter Estimation of Trees for Forest Inventory Applications Using 3D Terrestrial LiDAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Aijazi</w:t>
+                <w:t xml:space="preserve">Global Registration of 3D LiDAR Point Clouds Based on Scene Features: Application to Structured Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (9), pp.946. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9101014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs9090946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655563v1</w:t>
+                <w:t xml:space="preserve">hal-01612041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D shape representation with spatial probabilistic distribution of intrinsic shape keypoints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vijaya K Ghorpade</w:t>
+                <w:t xml:space="preserve">Automatic Detection and Parameter Estimation of Trees for Forest Inventory Applications Using 3D Terrestrial LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (9), pp.946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13634-017-0483-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs9090946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633830v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection and feature estimation of windows in 3D urban point clouds exploiting façade symmetry and temporal correspondences</w:t>
               </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (22), pp.7726 - 7748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,265 +1083,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-cue spatio-temporal framework for automatic frontal face clustering in video sequences</w:t>
+                <w:t xml:space="preserve">Mobile ground-based radar sensor for localization and mapping: an evaluation of two approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siméon Schwab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chateau</w:t>
+                <w:t xml:space="preserve">Damien Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Franck Gérossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.307:2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877613v1</w:t>
+                <w:t xml:space="preserve">hal-01071030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile ground-based radar sensor for localization and mapping: an evaluation of two approaches</w:t>
+                <w:t xml:space="preserve">A multi-cue spatio-temporal framework for automatic frontal face clustering in video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vivet</w:t>
+                <w:t xml:space="preserve">Siméon Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gérossier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-5281-2013-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071030v1</w:t>
+                <w:t xml:space="preserve">hal-01877613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Removal of Imperfections and Change Detection for Accurate 3D Urban Cartography by Classification and Incremental Updating</w:t>
               </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (8), pp.3701 - 3728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1457,51 +1457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.1624 - 1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1561,77 +1561,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (3), pp.579 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Visual Impairment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.65 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp 5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking systems for intelligent road vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,51 +2654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations incertaines : application d'aide au guidage d'engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'attributs incertains : application à l'aide au guidage d'engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road obstacle detection and tracking by an active and intelligent sensing strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,90 +3304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage fondé sur des a priori géométriques de nuages de points 3D issus d'acquisitions LiDAR de scènes structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection, CFPT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3464,51 +3464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15th International Conference on Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3527,563 +3527,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de nuages de points 3D issus d’acquisitions LiDAR de scènes structurées fondé sur des a priori géométriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Sanchez</w:t>
+                <w:t xml:space="preserve">Time-of-flight depth datasets for indoor semantic SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Kumar Ghorpade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Trassoudaine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpresseion et REprésentation des Signaux Audiovisuels, CORESA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Robotics Research (ISRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095671v1</w:t>
+                <w:t xml:space="preserve">hal-01877674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi sensorial data fusion for efficient detection and tracking of road obstacles for inter-distance and anti-colision safety management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
+                <w:t xml:space="preserve">Recalage de nuages de points 3D issus d’acquisitions LiDAR de scènes structurées fondé sur des a priori géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">COmpresseion et REprésentation des Signaux Audiovisuels, CORESA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877679v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-flight depth datasets for indoor semantic SLAM</w:t>
+                <w:t xml:space="preserve">Multi sensorial data fusion for efficient detection and tracking of road obstacles for inter-distance and anti-colision safety management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijaya Kumar Ghorpade</w:t>
+                <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Robotics Research (ISRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877674v1</w:t>
+                <w:t xml:space="preserve">hal-01877679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 3D Keypoint Detectors for Time-of-Flight Depth Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vijaya Kumar Ghorpade</w:t>
+                <w:t xml:space="preserve">Color-based 3D point cloud reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Tazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 14th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phuket, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877706v1</w:t>
+                <w:t xml:space="preserve">hal-01877712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color-based 3D point cloud reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Tazir</w:t>
+                <w:t xml:space="preserve">Evaluation of 3D Keypoint Detectors for Time-of-Flight Depth Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya Kumar Ghorpade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 14th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phuket, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877712v1</w:t>
+                <w:t xml:space="preserve">hal-01877706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of vehicles at road intersections using a compact 3D Velodyne sensor mounted on traffic signals</w:t>
               </w:r>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Gotenburg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4180,745 +4180,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-of-sight-based ToF camera's range image filtering for precise 3D scene reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vijaya K Ghorpade</w:t>
+                <w:t xml:space="preserve">Segmentation and Classification of 3D Urban Point Clouds: Comparison and Combination of Two Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Conference on Field and Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878005v1</w:t>
+                <w:t xml:space="preserve">hal-01168002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and Classification of 3D Urban Point Clouds: Comparison and Combination of Two Approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+                <w:t xml:space="preserve">Line-of-sight-based ToF camera's range image filtering for precise 3D scene reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijaya K Ghorpade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Trassoudaine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Field and Service Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lincoln, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2015.7324208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168002v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Feature Estimation of Windows from Mobile Terrestrial LiDAR Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection and Feature Estimation of Windows for Refining Building Facades in 3D Urban Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Internat. Conference on Intelligent Autonomous Systems (IAS-13),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Inter. Conf. on Photogrammetry Computer Vision (PCV),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878077v1</w:t>
+                <w:t xml:space="preserve">hal-01878061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie urbaine 3D : détection et analyse des évolutions de l'environnement pour la mise à jour automatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection and Feature Estimation of Windows from Mobile Terrestrial LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">13th Internat. Conference on Intelligent Autonomous Systems (IAS-13),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989038v1</w:t>
+                <w:t xml:space="preserve">hal-01878077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Feature Estimation of Windows for Refining Building Facades in 3D Urban Point Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Cartographie urbaine 3D : détection et analyse des évolutions de l'environnement pour la mise à jour automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter. Conf. on Photogrammetry Computer Vision (PCV),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878061v1</w:t>
+                <w:t xml:space="preserve">hal-00989038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic change detection and incremental updating for accurate 3D urban cartography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Automatic Update and Completion of Occluded Regions for Accurate 3D Urban Cartography by combining Multiple Views and Multiple Passages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, The Hague, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004182704050412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878081v1</w:t>
+                <w:t xml:space="preserve">hal-01878085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Update and Completion of Occluded Regions for Accurate 3D Urban Cartography by combining Multiple Views and Multiple Passages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Automatic change detection and incremental updating for accurate 3D urban cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, France. </w:t>
+              <w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004182704050412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878085v1</w:t>
+                <w:t xml:space="preserve">hal-01878081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Occlusions for Accurate 3D Urban Cartography: A New Approach Based on Characterization and Multiple Passages</w:t>
               </w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Second International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Zurich, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,90 +5008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de visages par regroupement de détections : traitement séquentiel par blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5142,51 +5142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 8th Inter. Conf. on Field and Service Robots (FSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5211,77 +5211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et classification de points 3D obtenus à partir de relevés laser terrestres : une approche par super-voxels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kamal Aijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5306,90 +5306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering de visages : vers la construction automatique d'un album photo à partir d'une s equence vidé o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,51 +5535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,1470 +5598,1470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parzen Method for Fusion of Laserscanner Data : Application to Pedestrian Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gidel</w:t>
+                <w:t xml:space="preserve">SLAM process using Polynomial extended Kalman filter: Experimental Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.P0978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344114v1</w:t>
+                <w:t xml:space="preserve">hal-00343515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Fusion based on a multi-map SLAM framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Comparison of EKF and PEKF in a SLAM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Multi Fusion and Integration for Intelligent Systems (MFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea. pp.EA031</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343546v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of EKF and PEKF in a SLAM context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chanier</w:t>
+                <w:t xml:space="preserve">Decentralized Fusion of a 4-layer laser sensor based on Parzen Method : Application to Pedestrian Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.203</w:t>
+              <w:t xml:space="preserve">ICRA 2008 Workshop : Human Detection from Mobile Robot Platforms : Different Perspective, Different Modalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343543v1</w:t>
+                <w:t xml:space="preserve">hal-00344109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Fusion of a 4-layer laser sensor based on Parzen Method : Application to Pedestrian Detection</w:t>
+                <w:t xml:space="preserve">Parzen Method for Fusion of Laserscanner Data : Application to Pedestrian Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 Workshop : Human Detection from Mobile Robot Platforms : Different Perspective, Different Modalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344109v1</w:t>
+                <w:t xml:space="preserve">hal-00344114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Detection Method using a Multilayer Laserscanner. Application in Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gidel</w:t>
+                <w:t xml:space="preserve">Map Fusion based on a multi-map SLAM framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Multi Fusion and Integration for Intelligent Systems (MFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea. pp.EA031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343936v1</w:t>
+                <w:t xml:space="preserve">hal-00343546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric data association for particle filter based multi-object tracking : application to multi-pedestrian tracking</w:t>
+                <w:t xml:space="preserve">Pedestrian Detection Method using a Multilayer Laserscanner. Application in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344115v1</w:t>
+                <w:t xml:space="preserve">hal-00343936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Extended Kalman Filter in a SLAM framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chanier</w:t>
+                <w:t xml:space="preserve">Nonparametric data association for particle filter based multi-object tracking : application to multi-pedestrian tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IROS08 2nd Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.P05</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Eindhoven, European Union. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343930v1</w:t>
+                <w:t xml:space="preserve">hal-00344115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de piétons à l'aide d'un capteur laser quatre nappes embarqué Pedestrian Detection using a Multilayer Laserscanner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gidel</w:t>
+                <w:t xml:space="preserve">Polynomial Extended Kalman Filter in a SLAM framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE IROS08 2nd Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.P05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344121v1</w:t>
+                <w:t xml:space="preserve">hal-00343930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM process using Polynomial extended Kalman filter: Experimental Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chanier</w:t>
+                <w:t xml:space="preserve">Détection de piétons à l'aide d'un capteur laser quatre nappes embarqué Pedestrian Detection using a Multilayer Laserscanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.P0978</w:t>
+              <w:t xml:space="preserve">RFIA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343515v1</w:t>
+                <w:t xml:space="preserve">hal-00344121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectographie des véhicules en vision monoculaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data Fusion Performance Evaluation for Range Measurements Combine with Cartesian ones for Road Obstacle Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - 11eme Colloque de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troye, France</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Beijing, China. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170247v1</w:t>
+                <w:t xml:space="preserve">hal-00344136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Fusion Performance Evaluation for Range Measurements Combine with Cartesian ones for Road Obstacle Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Simultaneous Localization and Map Building using Radar Sensor in Extensive Outdoor Environment: First Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rouveure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Beijing, China. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Workshop on Planning, Perception and Navigation for Intelligent Vehicles IEEE ICRA2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344136v1</w:t>
+                <w:t xml:space="preserve">hal-00344138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Localization and Map Building using Radar Sensor in Extensive Outdoor Environment: First Results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trajectographie des véhicules en vision monoculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Planning, Perception and Navigation for Intelligent Vehicles IEEE ICRA2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - 11eme Colloque de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344138v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Perturbation Estimator on EKF-SLAM results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Intelligent Autonomous Vehicles (IAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2007 - Congrès Jeunes Chercheurs en Vision par Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC06 2006 - 9th International IEEE Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,77 +7427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et cartographie à bord des véhicules intelligents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nationale sur la Recherche dans les IUT (CNRIUT 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trassoudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.02.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Checchin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-395-2020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tazir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9101014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090946" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya K Ghorpade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0483-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.975420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G&#233;rossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5083701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5041624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goyat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619608097747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729608929273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alizon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(00)00130-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35B262895DFE65B5B4089C10FF5E3A59E6CA04FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01211661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79491BED4A18DA7E45759EF9BC206AB9B862113C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-893-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B1-2020-199-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kamal Aijazi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Ghorpade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838685" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728214" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004182704050412" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343546v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chanier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344136v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffety" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imberbis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trassoudaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Checchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-395-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trassoudaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2020.02.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Aijazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245345" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tazir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya K Ghorpade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0483-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9101014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.975420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G&#233;rossier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Schwab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2013-10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5083701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs5041624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gidel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2045122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goyat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619608097747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riouall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Menant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alizon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729608929273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alizon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(00)00130-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35B262895DFE65B5B4089C10FF5E3A59E6CA04FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01211661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79491BED4A18DA7E45759EF9BC206AB9B862113C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-893-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B1-2020-199-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Ghorpade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kamal Aijazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838685" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2015.7324208" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004182704050412" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595741v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343515v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343930v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344136v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouveure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmoiton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boffety" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Imberbis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>