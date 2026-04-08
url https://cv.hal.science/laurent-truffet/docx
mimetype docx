--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1734,131 +1734,193 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Substitution for minimizing/maximizing a tropical linear (fractional) programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Fréchet Contingency Array Problem is Max-Plus Linear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1926,51 +1988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D953FC6"/>
+    <w:nsid w:val="DC59A8E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2157,51 +2219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-truffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073770000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-truffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073770000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>