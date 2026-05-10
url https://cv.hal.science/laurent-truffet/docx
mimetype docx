--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -248,1049 +248,1073 @@
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (1), pp.13-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odum-Tennenbaum-Brown calculus vs emergy and co-emergy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 302, pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergy paths computation from interconnected energy system diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 313 (10 October 2015), pp.181-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact computation of emergy based on a mathematical reinterpretation of the rules of emergy algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 230, pp.101-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rigourous mathematical framework for computing a sustainability ratio: The emergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (2), pp.75-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3808/jei.201200222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive knock protection technique for stationary SI engines fuelled by natural gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Saikaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (6), pp.641-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuproc.2010.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idempotent version of the Fréchet contingency array problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (16), pp.2317-2327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2009.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe operating conditions determination for stationary SI gas engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Saikaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (11), pp.1169-1179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2008.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive invariance of polyhedrons and comparison of Markov reward models with different state spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 341, pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and aggregation of max-plus linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 378, pp.245-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markovian bounds on functions of finite Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33, pp.505-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1300,236 +1324,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About an Attempt to Solve Linear Programming by Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking For All Solutions of a Set of Max-Atoms Solves the Max Atom Problem in Strongly Polynomial Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CReSTIC, LICIIS, Nov 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Chaînes de Bellman par Couplage Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,388 +1563,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary gas engine protecting device for stationary power generating facility of vehicle, has determining unit determining power value, and changing unit changing set power value such that supplied power is equal to pre-determined value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2906314 (A1). 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for protecting a gas engine and associated device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2008035014 (A2). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482965v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution for minimizing/maximizing a tropical linear (fractional) programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556396v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556396v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linear Programming Problem Solved By a Special Substitution Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Fréchet Contingency Array Problem is Max-Plus Linear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Truffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1988,51 +2074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC59A8E2"/>
+    <w:nsid w:val="886F46C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2219,51 +2305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-truffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073770000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-truffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-900X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073770000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQXQ9JN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01277363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8WFC9GX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.12.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3808/jei.201200222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Saikaly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Rahmouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.01.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03HCNMH3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2008.05.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DKG7FR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ahmane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482965v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556396v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>