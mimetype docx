--- v0 (2026-03-27)
+++ v1 (2026-05-20)
@@ -633,51 +633,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre de S. Zanke. Johannes XXII., Avignon und Europa. Das politische Papsttum im Spiegel der kurialen Register (1316-1334)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.989-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>