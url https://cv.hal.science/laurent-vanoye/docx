--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Compounds Released from Experimental Dental Composite Formulated Through In Situ Sol‐Gel Process</w:t>
+                <w:t xml:space="preserve">Synthesis of a Modified Biosorbent from Lignocellulosic Biomass: Comparative Adsorption Performance with an Activated Carbon of the Same Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayenne Latoui</w:t>
+                <w:t xml:space="preserve">Faouzou Ouro-Agoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djallel Bouzid</w:t>
+                <w:t xml:space="preserve">Ibrahim Tchakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+                <w:t xml:space="preserve">Koffi Fiaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (20), pp.e00291. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), pp.62-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202500291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/msce.2025.1310004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448782v1</w:t>
+                <w:t xml:space="preserve">hal-05350699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Modified Biosorbent from Lignocellulosic Biomass: Comparative Adsorption Performance with an Activated Carbon of the Same Origin</w:t>
+                <w:t xml:space="preserve">Study of Compounds Released from Experimental Dental Composite Formulated Through In Situ Sol‐Gel Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzou Ouro-Agoro</w:t>
+                <w:t xml:space="preserve">Rayenne Latoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Tchakala</w:t>
+                <w:t xml:space="preserve">Djallel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Fiaty</w:t>
+                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), pp.62-84. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (20), pp.e00291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/msce.2025.1310004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.202500291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350699v1</w:t>
+                <w:t xml:space="preserve">hal-05448782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Leaf Alcohol using Lindlar Catalyst: From Batch to Con:nuous-Flow</w:t>
               </w:r>
@@ -892,386 +892,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of metal–support for enhanced performance of the Cu–ZnO–ZrO 2 /UGSO catalyst for CO 2 hydrogenation to methanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thanh Nguyet Vu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bornette</w:t>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cy01317g⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.114196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994800v1</w:t>
+                <w:t xml:space="preserve">hal-04107663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Catalyst- and additive-free sunlight-induced autoxidation of aldehydes to carboxylic acids” by H. Shi, J. Li, T. Wang, M. Rudolph and A. S. K. Hashmi, Green Chem. , 2022, 24 , 5835</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">Synergetic effect of metal–support for enhanced performance of the Cu–ZnO–ZrO 2 /UGSO catalyst for CO 2 hydrogenation to methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyet Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Desgagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2gc02921a⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.81-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cy01317g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184147v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+                <w:t xml:space="preserve">Comment on “Catalyst- and additive-free sunlight-induced autoxidation of aldehydes to carboxylic acids” by H. Shi, J. Li, T. Wang, M. Rudolph and A. S. K. Hashmi, Green Chem. , 2022, 24 , 5835</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 422, pp.114196. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.5756-5759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2gc02921a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107663v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymus satureoides Oil as Green Corrosion Inhibitor for 316L Stainless Steel in 3% NaCl: Experimental and Theoretical Studies</w:t>
               </w:r>
@@ -2220,429 +2220,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Alexandra Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+                <w:t xml:space="preserve">hal-02408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Castro Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Philippe</w:t>
+                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.226-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408288v1</w:t>
+                <w:t xml:space="preserve">hal-02094808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Guicheret</w:t>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 372, pp.226-244. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094808v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
               </w:r>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacy Grundhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (24), pp.10134-10138. </w:t>
@@ -3026,51 +3026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude De bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiady Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
@@ -4073,51 +4073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500291" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzou Ouro-Agoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.1310004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyet Vu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01317g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04751168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Slaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bohr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Lamiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants11020056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Panzone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;hault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127215" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benamara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6080117" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurelle Yehouenou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fongarland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00155j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drocilia Ednah Simangoye Ngobissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Soufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2029-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca O&#8217;neill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aiouache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzou Ouro-Agoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.1310004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyet Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01317g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04751168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Slaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bohr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Lamiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants11020056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Panzone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;hault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127215" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benamara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6080117" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurelle Yehouenou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fongarland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00155j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drocilia Ednah Simangoye Ngobissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Soufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2029-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca O&#8217;neill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aiouache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>