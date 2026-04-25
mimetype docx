--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -758,520 +758,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Audevard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.114196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113228v1</w:t>
+                <w:t xml:space="preserve">hal-04107663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+                <w:t xml:space="preserve">Synergetic effect of metal–support for enhanced performance of the Cu–ZnO–ZrO 2 /UGSO catalyst for CO 2 hydrogenation to methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Nguyet Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Desgagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.81-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cy01317g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107663v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of metal–support for enhanced performance of the Cu–ZnO–ZrO 2 /UGSO catalyst for CO 2 hydrogenation to methanol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Comment on “Catalyst- and additive-free sunlight-induced autoxidation of aldehydes to carboxylic acids” by H. Shi, J. Li, T. Wang, M. Rudolph and A. S. K. Hashmi, Green Chem. , 2022, 24 , 5835</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cy01317g⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.5756-5759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2gc02921a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994800v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Catalyst- and additive-free sunlight-induced autoxidation of aldehydes to carboxylic acids” by H. Shi, J. Li, T. Wang, M. Rudolph and A. S. K. Hashmi, Green Chem. , 2022, 24 , 5835</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (14), pp.5756-5759. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 424, pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2gc02921a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184147v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymus satureoides Oil as Green Corrosion Inhibitor for 316L Stainless Steel in 3% NaCl: Experimental and Theoretical Studies</w:t>
               </w:r>
@@ -2220,1121 +2220,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+                <w:t xml:space="preserve">Reinvestigation of the Organocatalyzed Aerobic Oxidation of Aldehydes to Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
+                <w:t xml:space="preserve">Mohamed Abdelaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Philippe</w:t>
+                <w:t xml:space="preserve">Kacy Grundhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (24), pp.10134-10138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408288v1</w:t>
+                <w:t xml:space="preserve">hal-04047083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Guicheret</w:t>
+                <w:t xml:space="preserve">Improved Reactor Productivity for the Safe Photo-Oxidation of Citronellol Under Visible Light LED Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude De bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.122-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201800201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094808v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Alexandra Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Castro Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sofack Kreutzer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Metay</w:t>
+                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8re00212f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.226-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094806v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Thiocarbamoyl Fluorides and Trifluoromethylamines Through Fluorinative Desulfurization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Tlili</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (35), pp.6106-6109. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008845v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the Organocatalyzed Aerobic Oxidation of Aldehydes to Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sofack Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdelaal</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kacy Grundhauser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (24), pp.10134-10138. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.550-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b04193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8re00212f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047083v1</w:t>
+                <w:t xml:space="preserve">hal-02094806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Reactor Productivity for the Safe Photo-Oxidation of Citronellol Under Visible Light LED Irradiation</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Thiocarbamoyl Fluorides and Trifluoromethylamines Through Fluorinative Desulfurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude De bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Anis Tlili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.122-128. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (35), pp.6106-6109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201800201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079774v1</w:t>
+                <w:t xml:space="preserve">hal-03008845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple and selective conversion of fructose into HMF using extractive-reaction process in microreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">J. Lueckgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capet</w:t>
+                <w:t xml:space="preserve">L. Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Swesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">R. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eternot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00995⟩</w:t>
+              <w:t xml:space="preserve">Journal of flow chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41981-018-0004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107981v1</w:t>
+                <w:t xml:space="preserve">hal-01783617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Concept of Stirred Multiphase Reactor Using a Stationary Catalytic Foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Assoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jaffeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,638 +3343,638 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (8), pp.117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr6080117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous flow oxidation of benzylic and aliphatic alcohols using bleach: process improvement by precise pH adjustment in flow with CO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Fongarland</w:t>
+                <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7re00155j⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.4719-4734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081083v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and selective conversion of fructose into HMF using extractive-reaction process in microreactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Philippe</w:t>
+                <w:t xml:space="preserve">Continuous flow oxidation of benzylic and aliphatic alcohols using bleach: process improvement by precise pH adjustment in flow with CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eternot</w:t>
+                <w:t xml:space="preserve">Laurelle Yehouenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">Claude Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of flow chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.3-9. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.188-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41981-018-0004-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7re00155j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783617v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Degradation of Hexaethylene Glycol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drocilia Ednah Simangoye Ngobissi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiady Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-017-2029-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925437v1</w:t>
+                <w:t xml:space="preserve">hal-01925371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic Degradation of Hexaethylene Glycol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drocilia Ednah Simangoye Ngobissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiady Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (6), pp.1608 - 1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10562-017-2029-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925371v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation using molecular oxygen in flow: facts and questions on the mechanism of the Mukaiyama epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiady Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertxe Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,77 +4047,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-free, visible light-promoted aerobic aldehydes oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,1039 +4171,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Liquid Segmented Flow Microfluidics for Screening Copper/TEMPO-Catalyzed Aerobic Oxidation of Primary Alcohols</w:t>
+                <w:t xml:space="preserve">Continuous, Fast, and Safe Aerobic Oxidation of 2-Ethylhexanal: Pushing the Limits of the Simple Tube Reactor for a Gas/Liquid Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiadi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertxe Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude De Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201400925⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.90 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.5b00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925612v1</w:t>
+                <w:t xml:space="preserve">hal-01925601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous, Fast, and Safe Aerobic Oxidation of 2-Ethylhexanal: Pushing the Limits of the Simple Tube Reactor for a Gas/Liquid Reaction</w:t>
+                <w:t xml:space="preserve">Gas-Liquid Segmented Flow Microfluidics for Screening Copper/TEMPO-Catalyzed Aerobic Oxidation of Primary Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertxe Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (4), pp.739-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201400925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.5b00359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldol-condensation of furfural by activated dolomite catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerobic oxidation of aldehydes: selectivity improvement using sequential pulse experimentation in continuous flow microreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mertxe Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca O’neill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Neil Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Aiouache</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (100), pp.57159-57163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA12067A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925620v1</w:t>
+                <w:t xml:space="preserve">hal-01925619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic oxidation of aldehydes: selectivity improvement using sequential pulse experimentation in continuous flow microreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aldol-condensation of furfural by activated dolomite catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mertxe Pablos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">Farid Aiouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (100), pp.57159-57163. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.46 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA12067A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925619v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on “Nanoporous aluminosilicate mediated transacetalization reactions: application in glycerol valorization” by A. E. Graham et al., Catal. Sci. Technol., 2012, 2, 2258</w:t>
+                <w:t xml:space="preserve">Insights in the aerobic oxidation of aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cy00050h⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra42385a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930571v1</w:t>
+                <w:t xml:space="preserve">hal-01930574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol dehydration over commercially available zeolites: Effect of hydrophobicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comments on “Nanoporous aluminosilicate mediated transacetalization reactions: application in glycerol valorization” by A. E. Graham et al., Catal. Sci. Technol., 2012, 2, 2258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cy00050h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930581v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe and Efficient Flow Oxidation of Aldehydes with O 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Methanol dehydration over commercially available zeolites: Effect of hydrophobicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Aloui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Percheron</w:t>
+                <w:t xml:space="preserve">S. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol401273k⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.239 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930585v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the aerobic oxidation of aldehydes</w:t>
+                <w:t xml:space="preserve">A Safe and Efficient Flow Oxidation of Aldehydes with O 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mertxe Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (41), </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (23), pp.5978 - 5981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ra42385a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol401273k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930574v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading of biomass transformation residue: influence of gas flow composition on acetic acid ketonic condensation</w:t>
               </w:r>
@@ -5474,269 +5474,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t>
+                <w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047011v1</w:t>
+                <w:t xml:space="preserve">hal-02117261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t>
+                <w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117261v1</w:t>
+                <w:t xml:space="preserve">hal-02047011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation aérobie des aldéhydes : effet des ultrasons sur le transfert de masse gaz-liquide</w:t>
               </w:r>
@@ -6089,51 +6089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic combustion of polycyclic aromatic hydrocarbons (PAH) on proton-exchanged zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,103 +6214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of liquid-liquid extraction using capillary slug flow reactor: application to fructose dehydration to improve HMF yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lueckgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Conference on Catalysis (FCCat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Frejus, France</w:t>
@@ -6490,277 +6490,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a modified Mahoney-Robinson reactor using cylindrical foams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
+                <w:t xml:space="preserve">Catalytic combustion of polycyclic aromatic hydrocarbons (PAH) over zeolite type catalysts: effect of Si/Al ratio, structure and acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Porous Metals and Metallic foams Technology, “MetFoam 2015”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Barcelone, Spain. 2015</w:t>
+              <w:t xml:space="preserve">EuropaCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900916v1</w:t>
+                <w:t xml:space="preserve">hal-01378757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic combustion of polycyclic aromatic hydrocarbons (PAH) over zeolite type catalysts: effect of Si/Al ratio, structure and acidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Vanoye</w:t>
+                <w:t xml:space="preserve">Characterization of a modified Mahoney-Robinson reactor using cylindrical foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Porous Metals and Metallic foams Technology, “MetFoam 2015”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Barcelone, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378757v1</w:t>
+                <w:t xml:space="preserve">hal-01900916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Mass Transfer in an Innovative Foam-Basket Reactor - Comparison with a Traditional Basket Reactor</w:t>
               </w:r>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Assoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEXTLAB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rueil-Malmaison, France</w:t>
@@ -7040,51 +7040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzou Ouro-Agoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.1310004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyet Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01317g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04751168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Slaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bohr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Lamiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants11020056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Panzone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;hault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127215" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benamara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assoua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6080117" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurelle Yehouenou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fongarland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00155j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drocilia Ednah Simangoye Ngobissi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Soufi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2029-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca O&#8217;neill" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aiouache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzou Ouro-Agoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2025.1310004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayenne Latoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Bouzid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202500291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nguyet Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Desgagn&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01317g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04751168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Slaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essahli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bohr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Lamiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants11020056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Panzone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;hault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127215" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tlili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901113" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Benamara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Assoua" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6080117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurelle Yehouenou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fongarland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00155j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drocilia Ednah Simangoye Ngobissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Soufi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2029-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca O&#8217;neill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aiouache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378757v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900916v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>