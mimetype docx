--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -742,196 +742,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et le traitement de données filmiques au sein du réseau VISA : contexte, filiation et problématiques (présentation du dossier)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+                <w:t xml:space="preserve">Apprendre au travail : rôles et questions didactiques posées une modalité de transmission dans la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (3), pp.9-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.11449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production et le traitement de données filmiques au sein du réseau VISA : contexte, filiation et problématiques (présentation du dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.133-148. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.11449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.11940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975740v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques didactiques en formation professionnelle avec la TACD</w:t>
               </w:r>
@@ -1487,653 +1487,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04079760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complex transitions between different learning contexts: a case study from a French vocational school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista española de educación comparada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.160-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/reec.29.2017.17552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation du tutorat en entreprise : de l’importance du collectif de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la conception d’une séquence de formation dans une filière secondaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.79-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La division du travail de formation dans les formations professionnelles initiales: causes sociales et conséquences didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (17), pp.481-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la conception d’une séquence de formation dans une filière secondaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.79-83</w:t>
+              <w:t xml:space="preserve">, 2016, 59, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des configurations comme ressources pour devenir tuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the workplace organisation on the novice workplace tutor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4046,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luci Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions comme ressources pour devenir Maître d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir maître d’apprentissage : quelles ressources pour quelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4948,51 +4948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5259,51 +5259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laluc-Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,303 +5417,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01504584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude des caractéristiques didactiques de différents contextes de transmission en Lycée professionnel et de leurs effets sur les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire résidentiel de l’équipe Interaction &amp; Formation du Laboratoire RIFT de l’université de Genève : Construire des compétences interactionnelles en formation professionnelle initiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Veyzonnaz, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté du transfert et de l'intégration de connaissances en formation professionnelle : quelle(s) pistes d'amélioration pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque ADIUT Pédagogie et Professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les logiciels d’analyse audio-vidéo pour la recherche en éducation : état des lieux et réflexions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole doctorale des sciences de l’éducation de Suisse Romande : Les logiciels d’analyse de données audiovisuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence de consensus organisée par l’institut Jacotot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507619v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01507140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing workplace curriculum for students in work-integrated learning programs,</w:t>
               </w:r>
@@ -5982,579 +5982,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01504866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet ViSA: vers une instrumentation de la recherche en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité à la faculté de psychologie et de sciences de l’éducation, Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2011, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a tool facilitating transfer of academic knowledge towards the workplace. Case of an undergraduate sandwich course in the field of statistics and data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic workshop : Vocational Learning in and across contexts: Integrating formal training with workplace learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale des sciences de l’éducation de Suisse Romande, Université de Genève, 2011, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des savoirs et développements identitaires dans les formations en alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence invitée à la faculté de psychologie et de sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2011, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodologies d’analyse dans les recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Séminaire international de l’IFÉ : Education et sciences de l’apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Learning in a french work-integrated learning program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Interdisciplinary Congress on Research in Vocational Education and Training : Vocational Education and Training Challenges: Developing Skills and Competences for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zollikofen, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation et articulation de connaissances disciplinaires et professionnelles lors d’une étude de cas interdisciplinaire en contexte universitaire dans la formation de techniciens supérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque de l'ARCD. Les contenus disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentation de la recherche en Education : analyse épistémologique de quelques logiciels d’aide à l’analyse d’enregistrements vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CREAD, Université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire des parcours d’apprentissage en situation de travail : de la difficulté d’une collaboration didactique entre institutions formatrices et Entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79ème congrès de l’ACFAS. L’alternance en formation : entre dispositifs institués et pratiques d’acteurs, quels développements pour l’apprenant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sherbrook, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505527v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">halshs-01507843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présupposés théoriques et méthodologiques sous-jacents à quelques outils d'analyse d'enregistrements vidéo</w:t>
               </w:r>
@@ -7496,234 +7496,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'enseignant dans le transfert et l'articulation de différents types de connaissances en formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque Questions de pédagogie dans l'enseignement supérieur. Nouveaux contextes, nouvelles compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lille, France. pp.65-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'enseignant dans le transfert et l'articulation de différents types de connaissances par des étudiants en formation professionnelle de techniciens supérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque international des IUFM. Former des enseignants-professionnels, savoirs et compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Nantes, France. CD-ROM (pas de pagination d'ensemble du document)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle approche théorique pour l'étude didactique des situations de stage ou d'alternance en entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376740v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des liens entre l’organisation d’entreprises et l’activité des stagiaires. Cas d’élèves en formation d’ingénieur de production par alternance</w:t>
               </w:r>
@@ -9101,51 +9101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets-frontières dans la formation de novices en situation de travail : de l'analyse des interactions à l’ingénierie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9200,51 +9200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets-frontières dans la formation des novices en situation de travail : de l'analyse des interactions à l’ingénierie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9424,51 +9424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t>
@@ -10797,51 +10797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC19F841"/>
+    <w:nsid w:val="5877E097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11028,51 +11028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8833-0693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056263619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://visa.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04988834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04566244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03631587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reec.29.2017.17552" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dares Kouam&#233; Kouassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-012-9076-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belisle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemri Fadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02086771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01949600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lallart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdulwahed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05161848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96237-1_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1990" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.1930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kloetzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8833-0693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056263619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://visa.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04988834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04566244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11940" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03631587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reec.29.2017.17552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dares Kouam&#233; Kouassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-012-9076-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belisle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemri Fadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02086771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01949600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507036v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lallart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdulwahed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05161848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96237-1_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1990" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.1930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kloetzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>