--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -469,2608 +469,2608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre à porter le regard sur les situations de travail : rôle des processus sémiotiques dans des espaces formatifs hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hui⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception des curricula dans les formations professionnelles secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/diversite.4465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre et apprendre dans des espaces hybrides : entre travail et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Filliettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12hud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production et le traitement de données filmiques au sein du réseau VISA : contexte, filiation et problématiques (présentation du dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.11940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre au travail : rôles et questions didactiques posées une modalité de transmission dans la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.11449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des pratiques didactiques en formation professionnelle avec la TACD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.228.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du travail dans des situations hybrides en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.17319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la didactique professionnelle au projet Enseigner à Produire Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.55-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Bring a Graduate Program Closer to Employers’ Needs? A Case Study in Qatar University in the Field of IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Verlag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04079760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des écrits dans l’apprentissage au sein d’un atelier d’école en CAP de maintenance automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation of new teaching resources by physics and chemistry teachers: a teaching sequence in mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Array - Journal of the International Computer Music Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2018-v15n3-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division du travail de formation dans les formations professionnelles initiales: causes sociales et conséquences didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (17), pp.481-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la conception d’une séquence de formation dans une filière secondaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.79-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex transitions between different learning contexts: a case study from a French vocational school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista española de educación comparada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.160-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/reec.29.2017.17552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation du tutorat en entreprise : de l’importance du collectif de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la conception d’une séquence de formation dans une filière secondaire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des configurations comme ressources pour devenir tuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un outil d'aide à la mobilisation de connaissances enseignées en formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dares Kouamé Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.42-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des curriculums d'apprentissage en situation de travail. Quelle collaboration didactique entre écoles et entreprises dans les formations en alternance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Learning as a specific case of transition between learning contexts in a French work-integrated learning program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocations and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.251-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12186-012-9076-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternance entre contextes d'apprentissage : une approche didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 193, pp.79-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration chercheurs - formateurs pour la conception d'un outil d'aide au transfert de connaissances en formation par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dares Kouamé Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.41-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une activité de conception collaborative de ressources pour l’enseignement de la physique et la formation des professeurs : le rôle de théories ou outils spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.1-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.202-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation de nouvelles ressources d'enseignement par des professeurs de physique-chimie en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.267-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation de connaissances antérieures en formation professionnelle par alternance : perspectives apportées par une approche comparatiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.133-148. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.45-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Étude des pratiques didactiques en formation professionnelle avec la TACD</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tutorat a l’épreuve des spécificités sociales et techniques de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 228, pp.125-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 159, pp.117-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...645 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les usages pédagogiques des TICE : pratiques de recherche ou de légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Belisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Liautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20, pp.135-144</w:t>
+              <w:t xml:space="preserve">, 2004, 159, pp.139-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...1255 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00003476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of labwork tasks used in science teaching at upper secondary school and university levels in several European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,50 +3492,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using semiotic systems in school agri-food workshop: affordances and difficulties for teaching-learning practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque international Earli SIG 14. "Learning and Professional Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paderborn, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les systèmes sémiotiques dans des ateliers de production de l'enseignement agricole. Quels rôles dans le potentiel d'apprentissage des situations hybrides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3544,152 +3639,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association RPDP, HETSL de Lausanne, Université de Genève, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829459v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04017955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TACD pour l’étude de situations de formation professionnelle. L’exemple d’un atelier de production et de formation dans un lycée agricole</w:t>
               </w:r>
@@ -3895,51 +3895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the workplace organisation on the novice workplace tutor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4046,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luci Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,90 +4167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information technology industry based curriculum experience transfer: Challenges and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghemri Fadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH INTERNATIONAL CONFERENCE OF EDUCATION, RESEARCH AND INNOVATION (</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Seville (Spain), Spain. pp.Page 8822-8832</w:t>
@@ -4273,614 +4273,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">University-Business cooperation for building and managing training curricula : The case of French University Institutes of Technology (IUT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop PRO2SKIMA : Management - ontology enhanced workplace learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO2SKIMA, Oct 2016, Doha, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La division du travail de formation dans les formations professionnelles initiales. Causes sociales et conséquences didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SSRE : Où s’arrête l’école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex transitions between different learning contexts: a case study from a French vocational school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VET conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stockholm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a competency framework for graduate levels in computing sciences : the Middle-East context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions comme ressources pour devenir Maître d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir maître d’apprentissage : quelles ressources pour quelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations d’apprentissage pratique dans l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers exploratoires, Les espaces éducatifs hybrides. Laboratoire de l’éducation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Laboratoire de l’Education - UMS 3773 Ens de Lyon, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086771v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01949600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre les compétences langagières et interactionnelles indispensables au métier du dans le service au restaurant</w:t>
               </w:r>
@@ -4948,51 +4948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5030,77 +5030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative education development : Toward ICT reference model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5138,77 +5138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Education Development: Towards ICT Reference Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5240,1321 +5240,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque international de l’ARCD, Savoirs, compétences!: approches comparatives de l'organisation des contenus et des formes de l'étude!; variations et constantes disciplinaires, institutionnelles, culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laluc-Massart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’un outil d’aide au transfert de connaissances en formation par alternance de techniciens supérieurs!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dares Kouamé Kouassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque international de l’ARCD, Savoirs, compétences!: approches comparatives de l'organisation des contenus et des formes de l'étude!; variations et constantes disciplinaires, institutionnelles, culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">2ème colloque international de l’Association Recherche et Pratiques en Didactique Professionnelle!: Apprentissage et développement Professionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions entre contextes d’apprentissage au sein des formations en alternance. Le problème du transfert et de l’intégration des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international de l’AIPU. Symposium : l'alternance à l'Université : des savoirs à construire, des collaborations à développer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Trois Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01504866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiciels d’analyse audio-vidéo pour la recherche en éducation : état des lieux et réflexions théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Ecole doctorale des sciences de l’éducation de Suisse Romande : Les logiciels d’analyse de données audiovisuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternance en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de consensus organisée par l’institut Jacotot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté du transfert et de l'intégration de connaissances en formation professionnelle : quelle(s) pistes d'amélioration pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque ADIUT Pédagogie et Professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des caractéristiques didactiques de différents contextes de transmission en Lycée professionnel et de leurs effets sur les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel de l’équipe Interaction &amp; Formation du Laboratoire RIFT de l’université de Genève : Construire des compétences interactionnelles en formation professionnelle initiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Veyzonnaz, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing workplace curriculum for students in work-integrated learning programs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Workshop, Learning through and for practice: Contributions from Francophone perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de psychologie et de sciences de l’éducation, Université de Genève, Mar 2012, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des curriculums d'apprentissage en situation professionnelle dans les formations en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’APIRAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Dares Kouamé Kouassi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des parcours d’apprentissage en situation de travail : de la difficulté d’une collaboration didactique entre institutions formatrices et Entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international de l’Association Recherche et Pratiques en Didactique Professionnelle!: Apprentissage et développement Professionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">79ème congrès de l’ACFAS. L’alternance en formation : entre dispositifs institués et pratiques d’acteurs, quels développements pour l’apprenant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrook, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transitions entre contextes d’apprentissage au sein des formations en alternance. Le problème du transfert et de l’intégration des connaissances</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des savoirs et développements identitaires dans les formations en alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès international de l’AIPU. Symposium : l'alternance à l'Université : des savoirs à construire, des collaborations à développer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Trois Rivières, Canada</w:t>
+              <w:t xml:space="preserve">conférence invitée à la faculté de psychologie et de sciences de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodologies d’analyse dans les recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Séminaire international de l’IFÉ : Education et sciences de l’apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation et articulation de connaissances disciplinaires et professionnelles lors d’une étude de cas interdisciplinaire en contexte universitaire dans la formation de techniciens supérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque de l'ARCD. Les contenus disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Learning in a french work-integrated learning program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Interdisciplinary Congress on Research in Vocational Education and Training : Vocational Education and Training Challenges: Developing Skills and Competences for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zollikofen, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentation de la recherche en Education : analyse épistémologique de quelques logiciels d’aide à l’analyse d’enregistrements vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CREAD, Université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a tool facilitating transfer of academic knowledge towards the workplace. Case of an undergraduate sandwich course in the field of statistics and data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic workshop : Vocational Learning in and across contexts: Integrating formal training with workplace learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale des sciences de l’éducation de Suisse Romande, Université de Genève, 2011, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ViSA: vers une instrumentation de la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité à la faculté de psychologie et de sciences de l’éducation, Université de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01507736v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">halshs-01505527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présupposés théoriques et méthodologiques sous-jacents à quelques outils d'analyse d'enregistrements vidéo</w:t>
               </w:r>
@@ -6741,713 +6741,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilisation de connaissances antérieures lors de la préparation d'une leçon de mathématiques par des jeunes professeurs stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coppé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où va la didactique comparée ? 1er colloque international de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Genève, Suisse. pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to design an information system in an interdisciplinary teaching situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Fes, Morocco. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences et représentations mobilisées par l’évaluateur dans le cadre de la Validation des Acquis de l’Expérience (VAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier colloque international de l’Association Recherche et Pratiques en Didactique Professionnelle : L’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les méthodologies de prise de données et d’analyse de vidéo dans les recherches en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du réseau ViSA, Ens LSH de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning how to design an information system in an interdisciplinary teaching situation, Special Workshop on Cooperative education at University Level: stakes, opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Neubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Software, Knowledge and Information Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation between school and companies so as to frame students' workplace activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Interdisciplinary Congress on Research in Vocational Education and Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berne/Zollikofen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d'une situation interdisciplinaire en formation professionnelle par alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Où va la didactique comparée ? 1er colloque international de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Genève, Suisse. pp.55-68</w:t>
+              <w:t xml:space="preserve">Colloque international, Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Louvain La Neuve, France. pp.VEILLARD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing an information system: lessons learnt from an interdisciplinary teaching situation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 11th International Workshop of the IFIP WG 5.7 Special Interest Group on Experimental Interactive Learning and Industrial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Breme (Germany), France. pp.Veillard &amp; Neubert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance et enseignement supérieur : quel rôle des situations de travail dans la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du travail dans la formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Veyzonnaz, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361462v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-00361454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations en alternance</w:t>
               </w:r>
@@ -7496,234 +7496,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'enseignant dans le transfert et l'articulation de différents types de connaissances par des étudiants en formation professionnelle de techniciens supérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque international des IUFM. Former des enseignants-professionnels, savoirs et compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Nantes, France. CD-ROM (pas de pagination d'ensemble du document)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle approche théorique pour l'étude didactique des situations de stage ou d'alternance en entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'enseignant dans le transfert et l'articulation de différents types de connaissances en formation par alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Questions de pédagogie dans l'enseignement supérieur. Nouveaux contextes, nouvelles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lille, France. pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376728v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des liens entre l’organisation d’entreprises et l’activité des stagiaires. Cas d’élèves en formation d’ingénieur de production par alternance</w:t>
               </w:r>
@@ -8325,51 +8325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSA : Instrumentation de la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280, 2013, 9782735116218</w:t>
             </w:r>
           </w:p>
@@ -8534,230 +8534,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 11. VISA : un outil de mutualisation des matériaux empiriques de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero, Joris Thievenaz (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l'humain. Traité de méthodologie de la recherche en Sciences de l’Éducation et de la Formation. Tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison et passions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.413-426, 2022, 978-2917645994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.03.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alternance Training as a Way to Improve the Attractivity of Vocational Education Programmes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephen Billett, Barbara Elisabeth Stalder, Vibe Aarkrog, Sarojni Choy, Steven Hodge, Anh Hai Le (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Standing of Vocational Education and the Occupations It Serves. Current Concerns and Strategies For Enhancing That Standing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Springer International Publishing, pp.139-158, 2022, Professional and Practice-based Learning, 978-3-030-96237-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96237-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919934v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03975787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la littératie professionnelle : une étude de cas en CAP de maintenance automobile</w:t>
               </w:r>
@@ -8816,77 +8816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative and interdisciplinary approach to bring closer a curriculum to local employers’ needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Nir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Integrated Engineering and Computing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Cham, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9101,51 +9101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets-frontières dans la formation de novices en situation de travail : de l'analyse des interactions à l’ingénierie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9200,51 +9200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des objets-frontières dans la formation des novices en situation de travail : de l'analyse des interactions à l’ingénierie de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelé-Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9424,51 +9424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t>
@@ -9570,51 +9570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas de ViSA dans l'instrumentation en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9936,51 +9936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cohen-Azria &amp; N. Sayac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l'implicite : Les méthodes de recherche en didactique volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.101-109, 2009</w:t>
@@ -10337,51 +10337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViSA (Vidéo de Situations d’enseignement et d’Apprentissage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10797,51 +10797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5877E097"/>
+    <w:nsid w:val="5D0FB76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11028,51 +11028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8833-0693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056263619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://visa.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04988834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04566244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11940" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03631587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reec.29.2017.17552" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dares Kouam&#233; Kouassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-012-9076-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belisle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemri Fadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02086771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01949600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507036v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lallart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdulwahed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05161848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96237-1_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1990" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.1930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kloetzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8833-0693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056263619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://visa.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0096" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04988834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04566244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.11449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03692813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.17319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Nir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04017977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03631587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/reec.29.2017.17552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pel&#233;-Peycelon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094513v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dares Kouam&#233; Kouassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-012-9076-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vince" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Belisle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Millar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.1020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71074F0A888AF9121B906C6B5A77FC1BDC77C05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04118638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve de Bisschop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03829459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghemri Fadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01949600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02086771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386408v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alcade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508013v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508019v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lallart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legrand-Mouton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lombardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/curricula.95a1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdulwahed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539790v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4383" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05161848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; de Bisschop" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/318-la-simulation-en-formation-professionnelle-continuums-dactivites-et-de-situations.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03975787v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/enqueter-dans-les-metiers-de-l-humain--9782917645994-page-413.htm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.03.0413" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96237-1_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03434469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04079483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19139-9_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1990" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.1930" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979802v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01504579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kloetzer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beaujean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>