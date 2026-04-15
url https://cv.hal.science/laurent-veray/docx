--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -1408,196 +1408,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures filmiques du passé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les images de la Grande Guerre : des archives retrouvées pour des hommes oubliés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.089.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.089.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737223v1</w:t>
+                <w:t xml:space="preserve">hal-03737222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images de la Grande Guerre : des archives retrouvées pour des hommes oubliés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écritures filmiques du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Martinez-Maler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.5-19. </w:t>
+              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.089.0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.089.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737222v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du documentaire La Traque de l’affiche rouge : entretien avec Jorge Amat et Denis Peschanski</w:t>
               </w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Peschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Martinez-Maler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2481,213 +2481,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Gance. Le visionnaire contrarié</w:t>
+                <w:t xml:space="preserve">Abel Gance et la Grande Guerre. Le visionnaire contrarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">éditions Gaumont, 2017</w:t>
+              <w:t xml:space="preserve">Gaumont, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974358v1</w:t>
+                <w:t xml:space="preserve">hal-01533119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrès et le cinéma</w:t>
+                <w:t xml:space="preserve">Abel Gance. Le visionnaire contrarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nouvelles éditions Place, 2017</w:t>
+              <w:t xml:space="preserve">éditions Gaumont, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974353v1</w:t>
+                <w:t xml:space="preserve">hal-03974358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Gance et la Grande Guerre. Le visionnaire contrarié</w:t>
+                <w:t xml:space="preserve">Vedrès et le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaumont, 2017</w:t>
+              <w:t xml:space="preserve">Nouvelles éditions Place, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533119v1</w:t>
+                <w:t xml:space="preserve">hal-03974353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entendre la guerre</w:t>
               </w:r>
@@ -3452,316 +3452,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Société cinématographique des auteurs et gens de lettres&amp;quot; ; &amp;quot;André Antoine&amp;quot; dans le catalogue Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que signifie aller au ciné ? Les salles de projection parisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurent Véray (dir.), Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616831v1</w:t>
+                <w:t xml:space="preserve">hal-03974456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vues documentaires</w:t>
+                <w:t xml:space="preserve">L'attrait des vedettes de l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974465v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que signifie aller au ciné ? Les salles de projection parisiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Société cinématographique des auteurs et gens de lettres&amp;quot; ; &amp;quot;André Antoine&amp;quot; dans le catalogue Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Passage, 2021</w:t>
+              <w:t xml:space="preserve">Laurent Véray (dir.), Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974456v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attrait des vedettes de l'écran</w:t>
+                <w:t xml:space="preserve">Les vues documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974461v1</w:t>
+                <w:t xml:space="preserve">hal-03974465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations créatrices de Marcel L'Herbier</w:t>
               </w:r>
@@ -4155,234 +4155,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il un style documentaire Jacques Prévert ?</w:t>
+                <w:t xml:space="preserve">Un regard documentaire sur la guerre vue de la rue et du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Prévert, détonations poétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+              <w:t xml:space="preserve">Réalités (In)visibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Chauveau édition, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974133v1</w:t>
+                <w:t xml:space="preserve">hal-03974412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Archives de la planète. Sources historiques et de création</w:t>
+                <w:t xml:space="preserve">Y a-t-il un style documentaire Jacques Prévert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Archives de la planète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liénart éditions, 2019</w:t>
+              <w:t xml:space="preserve">Jacques Prévert, détonations poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974414v1</w:t>
+                <w:t xml:space="preserve">hal-03974133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard documentaire sur la guerre vue de la rue et du ciel</w:t>
+                <w:t xml:space="preserve">Les Archives de la planète. Sources historiques et de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités (In)visibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Chauveau édition, 2019</w:t>
+              <w:t xml:space="preserve">Les Archives de la planète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liénart éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974412v1</w:t>
+                <w:t xml:space="preserve">hal-03974414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière véridique des jeux vidéo</w:t>
               </w:r>
@@ -4431,182 +4431,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière véridique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">entretien croisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lindeperg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux vidéo et cinéma. Perspectives théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">L’image d’archive. Une image en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-318, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533128v1</w:t>
+                <w:t xml:space="preserve">halshs-03828572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">entretien croisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La matière véridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’image d’archive. Une image en devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.297-318, 2016</w:t>
+              <w:t xml:space="preserve">Jeux vidéo et cinéma. Perspectives théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03828572v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma comme alternative esthétique aux représentations médiatiques de la guerre</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AC76325"/>
+    <w:nsid w:val="E73C64F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5377,51 +5377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1147-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034651071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29644350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040663424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdr.011.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mandrillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olmos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice De Pastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035773ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Martinez-Maler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Pastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cherqui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1147-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034651071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29644350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040663424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdr.011.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mandrillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olmos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice De Pastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035773ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Martinez-Maler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Pastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cherqui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>