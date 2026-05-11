--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -881,178 +881,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02012525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en forme visuelle de l'histoire d'une famille pendant la Grande Guerre. Du documentaire télévisuel à l’œuvre multimédia interactive. l'exemple de Plateforme 14-18</w:t>
+                <w:t xml:space="preserve">Faut-il manipuler les images du passé pour les transmettre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice De Pastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
+              <w:t xml:space="preserve">Journal of Film Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533121v1</w:t>
+                <w:t xml:space="preserve">hal-01533122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il manipuler les images du passé pour les transmettre ?</w:t>
+                <w:t xml:space="preserve">La mise en forme visuelle de l'histoire d'une famille pendant la Grande Guerre. Du documentaire télévisuel à l’œuvre multimédia interactive. l'exemple de Plateforme 14-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice De Pastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Film Preservation</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533122v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmar la Gran Guerra : entre informacion propaganda y documentacion historica</w:t>
               </w:r>
@@ -1408,313 +1408,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images de la Grande Guerre : des archives retrouvées pour des hommes oubliés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos du documentaire La Traque de l’affiche rouge : entretien avec Jorge Amat et Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Martinez-Maler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.5-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.089.0002⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.089.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737222v1</w:t>
+                <w:t xml:space="preserve">hal-03737288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures filmiques du passé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les images de la Grande Guerre : des archives retrouvées pour des hommes oubliés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.089.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.089.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737223v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du documentaire La Traque de l’affiche rouge : entretien avec Jorge Amat et Denis Peschanski</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écritures filmiques du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Martinez-Maler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.55-63. </w:t>
+              <w:t xml:space="preserve">, 2008, Écritures filmiques du passé : archives, témoignages, montages, 89-90, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mate.089.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mate.089.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737288v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Marc Ferro. De la BDIC à Histoire parallèle : regards d’historiens et de témoins sur les archives</w:t>
               </w:r>
@@ -1905,190 +1905,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musidora, qui êtes-vous ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Aurouet</w:t>
+                <w:t xml:space="preserve">A la recherche de l'histoire du cinéma en France (1908-1919). Lieux, sources, objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Cherqui</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Clément Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718660v1</w:t>
+                <w:t xml:space="preserve">hal-03974389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de l'histoire du cinéma en France (1908-1919). Lieux, sources, objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musidora, qui êtes-vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Puget</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux. 2022</w:t>
+                <w:t xml:space="preserve">Marie-Claude Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974389v1</w:t>
+                <w:t xml:space="preserve">hal-03718660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musidora qui êtes-vous ?</w:t>
               </w:r>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Cherqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions de Grenelle, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -3301,674 +3301,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cinéma dans les revues littéraires et artistiques entre 1908 et 1919</w:t>
+                <w:t xml:space="preserve">Les imitations de Chaplin dans l'espace socio-culturel français durant les années 1910-1920 : un signe des temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Aurouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la littérature et le cinéma à travers la culture visuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Peter Lang, 2022</w:t>
+              <w:t xml:space="preserve">Modernités de Charlie Chaplin. Un cinéaste dans l’œil des avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974129v1</w:t>
+                <w:t xml:space="preserve">hal-03974123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imitations de Chaplin dans l'espace socio-culturel français durant les années 1910-1920 : un signe des temps modernes</w:t>
+                <w:t xml:space="preserve">Le cinéma dans les revues littéraires et artistiques entre 1908 et 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aurouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernités de Charlie Chaplin. Un cinéaste dans l’œil des avant-gardes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions Nouvelles, 2022</w:t>
+              <w:t xml:space="preserve">Penser la littérature et le cinéma à travers la culture visuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Peter Lang, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974123v1</w:t>
+                <w:t xml:space="preserve">hal-03974129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que signifie aller au ciné ? Les salles de projection parisiennes</w:t>
+                <w:t xml:space="preserve">Les vues documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974456v1</w:t>
+                <w:t xml:space="preserve">hal-03974465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attrait des vedettes de l'écran</w:t>
+                <w:t xml:space="preserve">Que signifie aller au ciné ? Les salles de projection parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974461v1</w:t>
+                <w:t xml:space="preserve">hal-03974456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Société cinématographique des auteurs et gens de lettres&amp;quot; ; &amp;quot;André Antoine&amp;quot; dans le catalogue Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'attrait des vedettes de l'écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurent Véray (dir.), Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616831v1</w:t>
+                <w:t xml:space="preserve">hal-03974461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vues documentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Société cinématographique des auteurs et gens de lettres&amp;quot; ; &amp;quot;André Antoine&amp;quot; dans le catalogue Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Passage, 2021</w:t>
+              <w:t xml:space="preserve">Laurent Véray (dir.), Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974465v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expérimentations créatrices de Marcel L'Herbier</w:t>
+                <w:t xml:space="preserve">La diversité des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974471v1</w:t>
+                <w:t xml:space="preserve">hal-03974463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séances, programmes et affiches de cinéma</w:t>
+                <w:t xml:space="preserve">Musidora : une actrice de cinéma hors du commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Passage, 2021</w:t>
+              <w:t xml:space="preserve">Musidora qui êtes-vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions de Grenelle, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974460v1</w:t>
+                <w:t xml:space="preserve">hal-03974474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des publics</w:t>
+                <w:t xml:space="preserve">Les expérimentations créatrices de Marcel L'Herbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974463v1</w:t>
+                <w:t xml:space="preserve">hal-03974471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être une femme cinéaste : Germaine Dulac</w:t>
               </w:r>
@@ -4017,96 +4017,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musidora : une actrice de cinéma hors du commun ?</w:t>
+                <w:t xml:space="preserve">Les séances, programmes et affiches de cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musidora qui êtes-vous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions de Grenelle, 2021</w:t>
+              <w:t xml:space="preserve">Ils y viennent tous.. au cinéma ! L'essor d'un spectacle populaire (1908-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974474v1</w:t>
+                <w:t xml:space="preserve">hal-03974460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révélation de Forfaiture (1916)</w:t>
               </w:r>
@@ -4728,173 +4728,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vedrès, pionnière de l'essai documentaire</w:t>
+                <w:t xml:space="preserve">Cinéma et mobilisation culturelle de 1914 à 1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alison James et Christophe Reig. </w:t>
+              <w:t xml:space="preserve">Jay Winter </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières de la non-fiction. Littérature, cinéma, arts </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2013</w:t>
+              <w:t xml:space="preserve">Cambridge History of the First World War </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAMBRIDGE UNIVERSITY Press 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533137v1</w:t>
+                <w:t xml:space="preserve">hal-01533131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma et mobilisation culturelle de 1914 à 1918</w:t>
+                <w:t xml:space="preserve">Nicole Vedrès, pionnière de l'essai documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Véray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jay Winter </w:t>
+              <w:t xml:space="preserve">Alison James et Christophe Reig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge History of the First World War </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAMBRIDGE UNIVERSITY Press 2013</w:t>
+              <w:t xml:space="preserve">Frontières de la non-fiction. Littérature, cinéma, arts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533131v1</w:t>
+                <w:t xml:space="preserve">hal-01533137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fin du monde, premier film sonore et parlant d'Abel Gance</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E73C64F8"/>
+    <w:nsid w:val="9F0E8877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5377,51 +5377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1147-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034651071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29644350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040663424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdr.011.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mandrillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olmos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice De Pastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035773ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Martinez-Maler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Pastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cherqui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-veray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1147-9232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034651071" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29644350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000040663424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdr.011.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mandrillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Olmos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.125.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice De Pastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035773ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Amat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Martinez-Maler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.089.0025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aurouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Pastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Puget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cherqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lescot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533117v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lindeperg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533137v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>