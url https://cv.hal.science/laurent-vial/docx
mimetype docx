--- v0 (2026-03-07)
+++ v1 (2026-05-06)
@@ -66,1200 +66,1200 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Combinatorial Chemistry Generates Adaptative Libraries of Glyco‐Dyn[n]Arenes That can Be Templated to Produce Anti‐Adhesive Glycoconjugates Targeting Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Raillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Luton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (48), pp.e02161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captage, Utilisation et Stockage du CO2: De la Chimie Moléculaire au Cycle de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chancre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-j8020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switching between Nonisoenergetic Dynamic Covalent Reactions Using Host–Guest Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Marocco Stuardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13580-13587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c03400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-assembly of achiral building blocks into chiral cyclophanes using non-directional interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (26), pp.7126-7135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc01235b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Make anticoagulation great again »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ourri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wetting the lock and key enthalpically favours polyelectrolyte binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Septavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc02966k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dendrigraft of Poly- l -lysine as a Promising Candidate To Reverse Heparin-based Anticoagulants in Clinical Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Francoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.917-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial enzyme-based biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b822966j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-covalent Stereocontrol of Disulfide bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Forot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393306v1</w:t>
-              </w:r>
-[...1019 lines deleted...]
-                <w:t xml:space="preserve">hal-04822668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1414,51 +1414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chancre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Chetot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marocco Stuardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03400" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ourri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Skowron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01235b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02188219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Franco&#239;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822966j" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T16QVDQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Demontrond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Raillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chancre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Chetot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marocco Stuardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03400" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ourri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Skowron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01235b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02188219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Franco&#239;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Monard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822966j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T16QVDQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>