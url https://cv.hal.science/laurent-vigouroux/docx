--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -93,97 +93,97 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
+                <w:t xml:space="preserve">Low-Load Blood-Flow Restricted Resistance Training Improves Finger Flexor Muscle Function in Experienced Climbers: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+                <w:t xml:space="preserve">Titouan P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Randy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -206,4990 +206,5384 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (2), </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488735v1</w:t>
+                <w:t xml:space="preserve">hal-05572415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of EMG-based criteria to evaluate the difficulty of realization of sign language: A potential contribution for understanding the negative hand paintings</w:t>
+                <w:t xml:space="preserve">Low‐Load Blood Flow Restriction Training Enhances Brachial Blood Flow During Exercise but not Reactive Hyperemia in Experienced Climbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titouan Paul Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyrène Santal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102943⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.e70211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857109v1</w:t>
+                <w:t xml:space="preserve">hal-05488735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull-Up Performance Is Affected Differently by the Muscle Contraction Regimens Practiced during Training among Climbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pulley reparation with direct suture technique: A mechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Devise</w:t>
+                <w:t xml:space="preserve">André Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.106497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering11010085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402546v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pedal Interface During Pedaling With the Upper Versus Lower Limbs: A Pilot Analysis of Torque Performance and Muscle Synergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Direct suturing of flexor tendon pulley rupture in elite rock climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rao</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/mc.2023-0112⟩</w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.102542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hansur.2025.102542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942697v1</w:t>
+                <w:t xml:space="preserve">hal-05586908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most important mechanical factor involved in trapeziometacarpal osteoarthritis development? A sensitivity analysis based on biomechanical modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pull-Up Performance Is Affected Differently by the Muscle Contraction Regimens Practiced during Training among Climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2430446⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering11010085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942713v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climbers’ pull-up capabilities by differentiating the parameters involved in power production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of Pedal Interface During Pedaling With the Upper Versus Lower Limbs: A Pilot Analysis of Torque Performance and Muscle Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.15886⟩</w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.305-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mc.2023-0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387483v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between trapeziometacarpal joint morphological parameters and joint contact pressure: a possible factor of osteoarthritis development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">What is the most important mechanical factor involved in trapeziometacarpal osteoarthritis development? A sensitivity analysis based on biomechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.111573. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2024.2430446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390959v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexion to extension ratio in healthy climbers: a proposal for evaluation and rebalance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Devise</w:t>
+                <w:t xml:space="preserve">Development of EMG-based criteria to evaluate the difficulty of realization of sign language: A potential contribution for understanding the negative hand paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pasek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ricardo Etxepare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritz Irurtzun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1243354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.102943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387478v1</w:t>
+                <w:t xml:space="preserve">hal-04857109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Different Hangboard Training Intensities on Finger Grip Strength, Stamina, and Endurance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing climbers’ pull-up capabilities by differentiating the parameters involved in power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.862782⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644264v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Different Hangboard Training Intensities on Finger Grip Strength, Stamina, and Endurance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationship between trapeziometacarpal joint morphological parameters and joint contact pressure: a possible factor of osteoarthritis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.862782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.111573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387491v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of index finger distal interphalangeal joint arthrodesis on muscle forces and adjacent joint contact pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Finger flexion to extension ratio in healthy climbers: a proposal for evaluation and rebalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1243354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854600v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist fourcorner arthrodesis via dorsal and radial approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Different Hangboard Training Intensities on Finger Grip Strength, Stamina, and Endurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lechaptois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.862782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.862782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545354v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual rupture of the middle finger flexor digitorum superficialis tendon in a climber: Biomechanical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Valerio</w:t>
+                <w:t xml:space="preserve">The effect of index finger distal interphalangeal joint arthrodesis on muscle forces and adjacent joint contact pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Goislard de Monsabert</w:t>
+                <w:t xml:space="preserve">Barthélémy Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bapstiste De Villeneuve de Bargemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jaloux</w:t>
+                <w:t xml:space="preserve">Charlotte Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644263v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment for Rock Climbers: The International Rock Climbing Research Association Sport-Specific Test Battery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of Different Hangboard Training Intensities on Finger Grip Strength, Stamina, and Endurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lechaptois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0672⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.862782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.862782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545303v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired grip strength is related to altered modulation of intermuscular coupling in post-stroke subjects: a pilot study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance Assessment for Rock Climbers: The International Rock Climbing Research Association Sport-Specific Test Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Draper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tisseyre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Españ A-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.1242-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2020-0672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367739v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+                <w:t xml:space="preserve">Unusual rupture of the middle finger flexor digitorum superficialis tendon in a climber: Biomechanical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Caso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.643 - 649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hansur.2021.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192595v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+                <w:t xml:space="preserve">Impaired grip strength is related to altered modulation of intermuscular coupling in post-stroke subjects: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Delcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.NP159-NP160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195609v1</w:t>
+                <w:t xml:space="preserve">hal-04367739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Faudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (15), pp.105274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192663v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling force-length-activation relationships of wrist and finger extensor muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist four-corner arthrodesis via dorsal and radial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-020-02239-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942601v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Length Relationship Modeling of Wrist and Finger Flexor Muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanical performance comparison of two surgical constructs for wrist fourcorner arthrodesis via dorsal and radial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001690⟩</w:t>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.105274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2021.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960536v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing pull-ups with small climbing holds influences grip and biomechanical arm action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Estimation of joint contact pressure in the index finger using a hybrid finite element musculoskeletal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Faudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1532546⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (15), pp.1225-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1793965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185565v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing pull-ups with small climbing holds influences grip and biomechanical arm action</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modelling force-length-activation relationships of wrist and finger extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1532546⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (10), pp.2531-2549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-020-02239-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530195v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Force-Length Relationship Modeling of Wrist and Finger Flexor Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.2311-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591921v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hand configuration on muscle force coordination, co-contraction and concomitant intermuscular coupling during maximal isometric flexion of the fingers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Performing pull-ups with small climbing holds influences grip and biomechanical arm action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3718-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.886-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1532546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591914v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tuning of stroke-induced vibrations by tennis players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performing pull-ups with small climbing holds influences grip and biomechanical arm action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Clément Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35 (16), pp.1643-1651. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, pp.886-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1532546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1227868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440221v1</w:t>
+                <w:t xml:space="preserve">hal-02530195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue- and training-related changes in ‘beta’ intermuscular interactions between agonist muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2016.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453868v1</w:t>
+                <w:t xml:space="preserve">hal-01591921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative grading scales, statistical analyses, climber descriptors and ability grouping: International Rock Climbing Research Association position statement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Giles</w:t>
+                <w:t xml:space="preserve">Effects of hand configuration on muscle force coordination, co-contraction and concomitant intermuscular coupling during maximal isometric flexion of the fingers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Schöffl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Baures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3718-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545405v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the risk and biomechanical consequences of lateral epicondylalgia by estimating wrist and finger muscle capacities in tennis players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hayot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Androuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.434 - 451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14763141.2016.1212916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of hand and wrist muscle capacities in rock climbers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative grading scales, statistical analyses, climber descriptors and ability grouping: International Rock Climbing Research Association position statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Draper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schöffl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Konstantin Fuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sports Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440270v1</w:t>
+                <w:t xml:space="preserve">hal-03545405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fatigue- and training-related changes in ‘beta’ intermuscular interactions between agonist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Moutet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760319v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handle Shape Affects the Grip Force Distribution and the Muscle Loadings During Power Grip Tasks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Active tuning of stroke-induced vibrations by tennis players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Androuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2014-0171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (16), pp.1643-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1227868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454154v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying foot deformation using finite helical angle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation of hand and wrist muscle capacities in rock climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.044⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (5), pp.947-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3076-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414105v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EMG-Driven Biomechanical Model That Accounts for the Decrease in Moment Generation Capacity During a Dynamic Fatigued Condition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Understanding of hand muscles involvement: towards a linkage between biomechanical modeling and motor control theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (7), </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442063v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF TENDON TENSIONS ESTIMATED FROM TWO BIOMECHANICAL MODELS OF THE THUMB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Handle Shape Affects the Grip Force Distribution and the Muscle Loadings During Power Grip Tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6), pp.430-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2014-0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390080v1</w:t>
+                <w:t xml:space="preserve">hal-01454154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantifying foot deformation using finite helical angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pothrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Viehweger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (13), pp.3716-3719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00290574v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using EMG data to constrain optimization procedure improves finger tendon tension estimations during static fingertip force production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An EMG-Driven Biomechanical Model That Accounts for the Decrease in Moment Generation Capacity During a Dynamic Fatigued Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Moutet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00535658v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">COMPARISON OF TENDON TENSIONS ESTIMATED FROM TWO BIOMECHANICAL MODELS OF THE THUMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Quaine</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.180-186</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372236v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.562-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372241v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical model for the determination of the forces acting on the finger pulley system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using EMG data to constrain optimization procedure improves finger tendon tension estimations during static fingertip force production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.915-923</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 40 (13), pp.2846-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372238v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00535658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal resultant four fingertip force and fatigue of the extrinsic muscles of the hand in different sport climbing finger grips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fingertip force and electromyogram of finger flexor muscles during a prolonged intermittent exercise in elite climbers and sedentary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.180-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635483v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger flexors fatigue in trained rock climbers and untrained sedentary subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Estimation of finger muscle tendon tensions and pulley forces during specific sport climbing grip techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Martin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2583-2592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635475v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biomechanical model for the determination of the forces acting on the finger pulley system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Schoffl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.915-923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximal resultant four fingertip force and fatigue of the extrinsic muscles of the hand in different sport climbing finger grips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finger flexors fatigue in trained rock climbers and untrained sedentary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of simulated rock climbing finger postures on force sharing among the fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5199,492 +5593,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using musculoskeletal modelling to clarify the effect of wrist posture on muscle force-generating capacities and maximal grip force during a power grip task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S149-S151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2019.1668135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de manipulation chez des hominidés : une approche interdisciplinaire liant comportement, morphologie fonctionnelle et modélisation biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de la Société Francophone De Primatologie (SFDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.communication 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/primatologie.3836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical consideration of the fingers interactions for various conditions of force production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRH 2010 - Journées Nationales de la Robotique Humanoïde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des signaux EMG pour la modélisation biomécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Labarre-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation des signaux EMG pour la modélisation biomécanique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.19-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5694,114 +6088,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique des système musculo-squelettique sous déterminés. Analyse statique des tensions des tendons mobilisant le doigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5948,51 +6342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Irurtzun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11010085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valerio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2430446" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapstiste De Villeneuve de Bargemon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pasek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1243354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lechaptois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.862782" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Faudot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ballerini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellem&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Caso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Valerio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.04.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Draper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Espa&#241; A-Romero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Delcamp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tisseyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1793965" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02239-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1532546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02530195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charissou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baures" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3718-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1227868" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2016.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZ70DX0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Sch&#246;ffl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Konstantin Fuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Watts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1212916" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440270v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3076-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001383" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390080v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan P Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Randy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#232;ne Santal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hugues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Paul Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poujade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2025.102542" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402546v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11010085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Valerio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2430446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Etxepare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Irurtzun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15886" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapstiste De Villeneuve de Bargemon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111573" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pasek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1243354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lechaptois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.862782" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Faudot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Draper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Taylor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Espa&#241; A-Romero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2020-0672" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Caso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Valerio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2021.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Delcamp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tisseyre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ballerini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ross" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellem&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2021.105274" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1793965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Herbaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02239-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185565v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1532546" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02530195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charissou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baures" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3718-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1212916" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Sch&#246;ffl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Konstantin Fuss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Watts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2016.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZ70DX0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1227868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3076-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012039" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0171" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00535658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Labarre-Vila" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.03.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roloff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schoffl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1668135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981155v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.3836" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387362v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>