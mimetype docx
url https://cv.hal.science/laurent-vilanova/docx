--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Vilanova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Early stage investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sej.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05498259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.215-236. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither Shareholder nor Stakeholder Management: What Happens When Firms are Run for their Short-term Salient Stakeholder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.146-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des effets de réputation sur l'incitation des banques à soutenir des entreprises non viables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (1), pp.77-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque juridique et rôle des banques dans le gouvernement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.137-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les déterminants du soutien abusif : une première approche empirique » Article paru dans Banque & Marchés n°47 Mai-Juin 2000 pp.42-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°47 Mai-Juin 2000, pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02418818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimism, market entry and competitive deterrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in fundraising in entrepreneurial teams: an exploratory analysis using Crunchbase data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dolce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale della Sezione di Psicologia per le Organizzazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank Priority and Strategic Debt Restructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Financial Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babson College Entrepreneurship Research Conference (BCERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College, Jun 2021, On line Conference, United States. pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, Canada. pp.18884, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when CEO overconfidence increases firm performance: A social and deception-based theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Strategic Management Society (SMS) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strategic Management Society, Oct 2019, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Lithuanian Conference on Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INFINITI Conference on International Finance, Monash Université Prato Centre, Prato, Italie, 9-10 Juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), pp.18884, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituons et financement de l'innovation, in Nouvelles perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et financement de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l’innovation – Nouvelles perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kizilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Vilanova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Early stage investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sej.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05498259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.215-236. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither Shareholder nor Stakeholder Management: What Happens When Firms are Run for their Short-term Salient Stakeholder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.146-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des effets de réputation sur l'incitation des banques à soutenir des entreprises non viables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (1), pp.77-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque juridique et rôle des banques dans le gouvernement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.137-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les déterminants du soutien abusif : une première approche empirique » Article paru dans Banque & Marchés n°47 Mai-Juin 2000 pp.42-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°47 Mai-Juin 2000, pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02418818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimism, market entry and competitive deterrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in fundraising in entrepreneurial teams: an exploratory analysis using Crunchbase data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dolce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale della Sezione di Psicologia per le Organizzazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank Priority and Strategic Debt Restructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Financial Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babson College Entrepreneurship Research Conference (BCERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College, Jun 2021, On line Conference, United States. pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, Canada. pp.18884, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when CEO overconfidence increases firm performance: A social and deception-based theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Strategic Management Society (SMS) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strategic Management Society, Oct 2019, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Lithuanian Conference on Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INFINITI Conference on International Finance, Monash Université Prato Centre, Prato, Italie, 9-10 Juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), pp.18884, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituons et financement de l'innovation, in Nouvelles perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et financement de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l’innovation – Nouvelles perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kizilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.70016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00159-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dolce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leboeuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hichri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02895942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.70016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00159-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dolce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leboeuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hichri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02895942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>