--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Vilanova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Early stage investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sej.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05498259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.215-236. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither Shareholder nor Stakeholder Management: What Happens When Firms are Run for their Short-term Salient Stakeholder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.146-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des effets de réputation sur l'incitation des banques à soutenir des entreprises non viables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (1), pp.77-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque juridique et rôle des banques dans le gouvernement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.137-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les déterminants du soutien abusif : une première approche empirique » Article paru dans Banque & Marchés n°47 Mai-Juin 2000 pp.42-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°47 Mai-Juin 2000, pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02418818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimism, market entry and competitive deterrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in fundraising in entrepreneurial teams: an exploratory analysis using Crunchbase data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dolce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale della Sezione di Psicologia per le Organizzazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank Priority and Strategic Debt Restructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Financial Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babson College Entrepreneurship Research Conference (BCERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College, Jun 2021, On line Conference, United States. pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, Canada. pp.18884, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when CEO overconfidence increases firm performance: A social and deception-based theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Strategic Management Society (SMS) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strategic Management Society, Oct 2019, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Lithuanian Conference on Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INFINITI Conference on International Finance, Monash Université Prato Centre, Prato, Italie, 9-10 Juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), pp.18884, 2020, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituons et financement de l'innovation, in Nouvelles perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et financement de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l’innovation – Nouvelles perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kizilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Vilanova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Early stage investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Entrepreneurship Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sej.70016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05498259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humilité et narcissisme des entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.139-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.215-236. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unwrapping opportunity confidence: how do different types of feasibility beliefs affect venture emergence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-019-00159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR Dynamics in the Midst of Competing Injunctions: The case of Danone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neither Shareholder nor Stakeholder Management: What Happens When Firms are Run for their Short-term Salient Stakeholder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (2), pp.146-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des effets de réputation sur l'incitation des banques à soutenir des entreprises non viables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (1), pp.77-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque juridique et rôle des banques dans le gouvernement des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (4), pp.137-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les déterminants du soutien abusif : une première approche empirique » Article paru dans Banque & Marchés n°47 Mai-Juin 2000 pp.42-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banque &amp; Marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°47 Mai-Juin 2000, pp.42-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02418818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimism, market entry and competitive deterrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender differences in fundraising in entrepreneurial teams: an exploratory analysis using Crunchbase data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Dolce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nazionale della Sezione di Psicologia per le Organizzazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bank Priority and Strategic Debt Restructuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Financial Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of expressed humility: Investors' reaction to humble entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babson College Entrepreneurship Research Conference (BCERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College, Jun 2021, On line Conference, United States. pp.452-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Management, Aug 2020, Vancouver, Canada. pp.18884, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when CEO overconfidence increases firm performance: A social and deception-based theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Strategic Management Society (SMS) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strategic Management Society, Oct 2019, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Lithuanian Conference on Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INFINITI Conference on International Finance, Monash Université Prato Centre, Prato, Italie, 9-10 Juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prato, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial (over)confidence and the choice of financing and advising contracts: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées de Microéconomie Appliquée (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Expressed Humility: Investors' Reaction to Humble Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Vitanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), pp.18884, 2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMBPP.2020.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituons et financement de l'innovation, in Nouvelles perspectives théoriques et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et financement de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l’innovation – Nouvelles perspectives théoriques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing and advising with (over)confident entrepreneurs: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Hichri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les différents paliers de croissance en TPE et PME et aider à les franchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kizilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.70016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00159-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dolce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leboeuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hichri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02895942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vilanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vitanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sej.70016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-019-00159-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dolce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leboeuf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hichri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02895942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Claveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Courault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kizilian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>