--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -1106,819 +1106,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Macroscopic Tensile Testing in SEM and Electron Channeling Contrast Imaging: Pencil Glide Evidenced in a Bulk β-Ti21S Polycrystal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Slim Bahi</w:t>
+                <w:t xml:space="preserve">Oxide dependent wear mechanisms of titanium against a steel counterface: Influence of SMAT nanostructured surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12152479⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 430-431, pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392248v1</w:t>
+                <w:t xml:space="preserve">hal-02455058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Functionally Graded Materials to differentiate the effects of surface severe plastic deformation, roughness and chemical Composition on cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Macroscopic Tensile Testing in SEM and Electron Channeling Contrast Imaging: Pencil Glide Evidenced in a Bulk β-Ti21S Polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met9121344⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (15), pp.2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12152479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455061v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of different types of interface of a buffer material in powder-based directed energy deposition: Example of Ti6Al4V/Ti6Al4V - Mo/Mo -Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.118-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and microstructural study of homogeneous and heterogeneous laser welds in α, β,and α + β titanium alloys</w:t>
+                <w:t xml:space="preserve">On the use of Functionally Graded Materials to differentiate the effects of surface severe plastic deformation, roughness and chemical Composition on cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Nessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40194-018-0627-1⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met9121344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455047v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of differential injection to fabricate functionally graded Ti- Nb alloys using DED-CLAD ® process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties and microstructural study of homogeneous and heterogeneous laser welds in α, β,and α + β titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Boisselier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Cicala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.01.018⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-018-0627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455053v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide dependent wear mechanisms of titanium against a steel counterface: Influence of SMAT nanostructured surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">An application of differential injection to fabricate functionally graded Ti- Nb alloys using DED-CLAD ® process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 430-431, pp.245-255. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 268, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455058v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and microstructure modifications of Ti-6Al-4V titanium alloy cutting by a water jet/high power laser converging coupling</w:t>
               </w:r>
@@ -2047,64 +2047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10th CIRP Conference on Photonic Technologies [LANE 2018], 74, pp.180-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,64 +2177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,274 +2774,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstexture of Ti-6Al-4V obtained by direct energy deposition (DED) process</w:t>
+                <w:t xml:space="preserve">Microstructure and property of titanium heterogeneous laser welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1305-1310, </w:t>
+              <w:t xml:space="preserve">13th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.317-321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513466v1</w:t>
+                <w:t xml:space="preserve">hal-02455036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and property of titanium heterogeneous laser welding</w:t>
+                <w:t xml:space="preserve">Microstexture of Ti-6Al-4V obtained by direct energy deposition (DED) process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eugen Cicala</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Acquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Titanium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Diego, United States. pp.317-321, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1305-1310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455036v1</w:t>
+                <w:t xml:space="preserve">hal-01513466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtexture of Ti6Al4V Obtained by Direct Energy Deposition (DED) Process</w:t>
               </w:r>
@@ -3089,51 +3089,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, United States. pp.1305-1310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119296126.ch221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455035v1</w:t>
@@ -3409,51 +3409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dislocation evolution in bulk Ti21S specimen coupled with in-situ macroscopic tensile testing in SEM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,149 +3576,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'un procédé de découpe laser haute-énergie / jet d'eau haute-pression couplés. Application à la découpe d'alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matériaux. Université de Lorraine (Metz), 2013. Français. </w:t>
+              <w:t xml:space="preserve">Autre. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013LORR0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02455066v1</w:t>
+                <w:t xml:space="preserve">tel-01750100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'un procédé de découpe laser haute-énergie / jet d'eau haute-pression couplés. Application à la découpe d'alliages métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. Université de Lorraine, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Matériaux. Université de Lorraine (Metz), 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013LORR0112⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01750100v1</w:t>
+                <w:t xml:space="preserve">tel-02455066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3967,51 +3967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Schwab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy Zavdoveev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Voron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02326-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14020256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MF2022040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Albayda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105792" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Nessler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thiriet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0627-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.01.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidu Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/3/036501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisselier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazibt Abdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02455066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Schwab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy Zavdoveev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Voron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02326-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14020256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MF2022040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Albayda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105792" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thiriet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Nessler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0627-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.01.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidu Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/3/036501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisselier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazibt Abdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02455066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>