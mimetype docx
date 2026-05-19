--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1106,819 +1106,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide dependent wear mechanisms of titanium against a steel counterface: Influence of SMAT nanostructured surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">In Situ Macroscopic Tensile Testing in SEM and Electron Channeling Contrast Imaging: Pencil Glide Evidenced in a Bulk β-Ti21S Polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (15), pp.2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12152479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455058v1</w:t>
+                <w:t xml:space="preserve">hal-02392248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Macroscopic Tensile Testing in SEM and Electron Channeling Contrast Imaging: Pencil Glide Evidenced in a Bulk β-Ti21S Polycrystal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Slim Bahi</w:t>
+                <w:t xml:space="preserve">Multiscale study of different types of interface of a buffer material in powder-based directed energy deposition: Example of Ti6Al4V/Ti6Al4V - Mo/Mo -Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12152479⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.118-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392248v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of different types of interface of a buffer material in powder-based directed energy deposition: Example of Ti6Al4V/Ti6Al4V - Mo/Mo -Inconel 718</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">On the use of Functionally Graded Materials to differentiate the effects of surface severe plastic deformation, roughness and chemical Composition on cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Nessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weiss</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.007⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met9121344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455050v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Functionally Graded Materials to differentiate the effects of surface severe plastic deformation, roughness and chemical Composition on cell proliferation</w:t>
+                <w:t xml:space="preserve">Mechanical properties and microstructural study of homogeneous and heterogeneous laser welds in α, β,and α + β titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Cicala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met9121344⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-018-0627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455061v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and microstructural study of homogeneous and heterogeneous laser welds in α, β,and α + β titanium alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application of differential injection to fabricate functionally graded Ti- Nb alloys using DED-CLAD ® process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Joguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40194-018-0627-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 268, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455047v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of differential injection to fabricate functionally graded Ti- Nb alloys using DED-CLAD ® process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
+                <w:t xml:space="preserve">Oxide dependent wear mechanisms of titanium against a steel counterface: Influence of SMAT nanostructured surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 268, pp.171-180. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 430-431, pp.245-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455053v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and microstructure modifications of Ti-6Al-4V titanium alloy cutting by a water jet/high power laser converging coupling</w:t>
               </w:r>
@@ -2047,64 +2047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10th CIRP Conference on Photonic Technologies [LANE 2018], 74, pp.180-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2177,64 +2177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2793,77 +2793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and property of titanium heterogeneous laser welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sallamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dislocation evolution in bulk Ti21S specimen coupled with in-situ macroscopic tensile testing in SEM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Schwab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy Zavdoveev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Voron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02326-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14020256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MF2022040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Albayda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105792" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thiriet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Nessler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0627-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.01.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidu Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/3/036501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisselier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazibt Abdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02455066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Schwab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoliy Zavdoveev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Voron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-02326-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gangloff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life14020256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MT-MF2022040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerik Henrion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Albayda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mauvoisin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105792" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02392248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thiriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisselier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Nessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9121344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Cicala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-018-0627-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.01.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Tazibt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aaa827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.08.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2017.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidu Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/3/036501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3698481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch221" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisselier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazibt Abdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02455066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04709678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>