--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentdupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8279-9690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144652048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont, est ingénieur HDR à l'Université de Lorraine, ERPI (Equipe de Recherche sur les Processus Innovants, France), enseignant et responsable de la Mention de Master Urbanisme et Aménagement, parcours Innovation Urbaine pour des Villes et Territoires en transformation à l'ENSGSI.Il est co-concepteur du Lorraine Smart Cities Living Lab, co-fondateur et responsable scientifique et pédagogique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab®</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, plateforme ERPI et ENSGSI dédiée à l'évaluation prospective des usages et l'acceptabilité de l'innovation.Il est également conférencier invité à TELECOM Nancy depuis 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont participe à plusieurs projets d’envergure nationale ou européenne en tant que pilote (WP / task leader) ou expert dans lesquels il développe et expérimente des ingénieries collaboratives impliquant usagers, entreprises et territoires pour relever les défis liés à la transformation de nos territoires (Smart and sustainable City).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre actif de communautés scientifiques internationales (IEEE-TEMS, RRI, ENoLL, etc.) : conseil scientifique, organisateur de conférence, université d'été pour doctorants, éditeur invité, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A titre personnel, depuis 2019, Laurent Dupont est secrétaire général, bénévole, du tiers-lieu créatif, culturel et citoyen, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Octroi-Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de détails dans la version anglaise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation labs strategy: unfolding the multifaceted role of strategic intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.103170. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial dynamics supported by a collaborative network of innovation labs: toward an approach to establish a portfolio of indicators to monitor and assess their territorial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (02), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877024500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins along the product lifecycle: A systematic literature review of applications in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/digitaltwin.17807.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Innovation: Transforming European Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 40 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.040.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Do-It-Together: The Cross-fertilization of Do-It-Yourself and Open Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.13-38. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.637. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing responsible innovation: an illustrative application to the case of the Research Network on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces as Drivers of Eco-innovations Supporting the Circular Economy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (39), pp.173-214. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Capacity of City Administrations: A Best Practices Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (38), pp.169-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Furniture Design: Contributions of 3D Scan and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meister Broekema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.868-878. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2022.868-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540148v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et nouvelles formes d’organisation du travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (61), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risk management strategy selection using a fuzzy multi-criteria decision approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al Heib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101474. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a Public Innovation Laboratory in Bogota: Learning through Time, Space and Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°31 (1), pp.69-100. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative spaces promoting creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.031.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.398-418. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding user representations, a new development path for supporting Smart City policy: Evaluation of the electric car use in Lorraine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et agilité : la complexité de l’organisation innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Crespin-Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (58), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.058.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile innovation: Creating value in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et Technologie : Deux Dimensions de l’Innovation Ouverte et Agile appliquée à l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'innovation agile, 19 (4), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Agile : Regards Pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and management of innovation laboratories: Toward a performance assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Decision-Making Methods in Smart City Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities2030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab as a support to trust for co-creation of value: application to the consumer energy market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.120 - 138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace d’innovation : de nouveaux lieux pour l’intelligence collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mixed-methods Instruments for Performance Evaluation of Immersive Collaborative Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and efficiency assessment during deep energy refurbishment strategies: A case-study-based methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative public-private partnership to support Smart City: the case of “Chaire REVES”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-03-2015-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban concept to urban engineering: The contribution of distributed collaborative design to the management of urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.255-277. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13574809.2012.666208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Urban Production: Definitions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Rujano Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.152-152, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Bioregionalism: The Case of the Rural Third Place “La Vigotte Lab” as A Laboratory for Sustainable Local Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.149-149, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lab for Climate Change Adaptation: A Literature and Practice Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Albert Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Engineering, Technology, and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC65658.2025.11106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for hospital data: integrating human-centered feedback to foster ecosystem transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 31st International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politecnica de Valencia, Spain, Jun 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Impact Mapping of Hospital Innovation: A Multi-level Perspective on Innovation Lab Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Eckerlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal, Portugal. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart city &amp; safe city enjeux de sécurité dans la ville intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire sur la Régulation des plateformes numériques et la souveraineté de l'Université de Lorraine/IRENEE; Chaire Smart City et gouvernance de la donnée de l’Université de Bourgogne, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User eXperience approach for the design of a multi-sided platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation lab strategy: between institutionalization and autonomy, knowing how to disrupt and reassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023 Responsible and Responsive Innovation for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pablo de Olavide, Jun 2023, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for the emergence and monitoring of Innovation Lab Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of design in virtual reality across the variation of training degree and visual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadallah Tamazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT – Virtual co-Design Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity World Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the systemic approach supporting territorial resilience: the case of the 'Toile' tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratroire ERPI, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks between innovation spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribute to Open Science with Research-based Learning: Explorative Research Action Study applied to Peer-to-Peer Energy Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Implementation of Open-Source Peer-to-Peer Energy Trading Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Oulhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication persuasive des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordy Pleyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'École thématique d’excellence – Faire de la recherche en communication persuasive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Economie Financière et Gestion des Entreprises (Université de Lorraine), Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Visual Representations during Ideation: Towards Immersive eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Araque-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a systemic decision-making tool of territorial resilience based on multicriteria methodologies: The case of the DHDA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Collaborations for the Common Good: Key Learnings from Four Community Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Design Network Symposium 2021. Design as Common Good Framing Design through Pluralism and Social Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland; Lucerne University of Applied Sciences and Arts, Mar 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the strategic intent of innovation labs operational: A process perspective on the case of the Lorraine Fab Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2021, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise Covid-19 : Quelques apports des communautés Open Source et Scientifique (Ingénierie de l’innovation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle scientifique EMPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT creates an Open Innovation community for co-design in furniture manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation Kongress Baden-Württemberg 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing interactive museum visitors' experience using a Fab Living Lab platform: the Museum-Aquarium of Nancy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation spaces as enablers of the circular economy within territories: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation; USC-ICEDE, Mar 2020, Santiago de Compostela, Spain. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4725594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Collaborative Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tohoku University / Lorraine University seminar - Health, Technology, and Humanities in the XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation of Innovation Laboratories: A Scientific Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative innovation in urban development projects: experimenting with the Alzette Belval Smart City Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab : Mise en place d'un éco-système de co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres semestrielles sur les liens entre la Ville et l’Université - Les Entretiens de Sceaux 2e session "Territoire apprenant.. id est ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vallée Scientifique de la Bièvre; Association des Villes Universitaires de France; Ville de Sceaux, Jun 2019, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework For Systemizing the Evaluation of Immersive And Collaborative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality monitoring using stationary versus mobile sensing units: a case study from Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITS World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Netherlands. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Urban Planning Practitioners Facing UHI and Related Vulnerability Issues with a Co-Designed Tool : DIACLIMAP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Innovation Projects Engaging open communities: a Case Study on Emerging Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ICE/IEEE International Conference on Technology, Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, Portugal. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Smarterized” urban project process with Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. pp.592-600, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la co-conception de l'éco-quartier urbain Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LQE - Journée "Urbanisme durable - Animer, concerter, faire participer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, Fab Lab : lieux ouverts de la culture scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de la culture scientifique (Science &amp; You) - ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE Breaking: Disentangling Factors Affecting the Performance of Immersive Co-creation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual - Virtual Reality International Congress (VRIC) '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110292.3110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces to foster and sustain innovation: Towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Museum visitors' experience through an Eye-tracking study and a Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Andrea Peñarete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique, facteur de développement des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis numériques des territoires ruraux. Infrastructures et usages. Regards croisés en Grande Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association RED – Ruralité Développement Environnement, Jun 2016, Bastogne, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Appropriateness of Different Immersive Environments in the Context of an Innovation Process for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondhiem, Norway. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use as essential factor for Technology Adoption: Case study of electric vehicle’s uses in French regional Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Engineering, Technology and Innovation/IEEE lnternational Technology Management Conference (ICE/ITMC}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9026122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Empowering everyone to innovate”, Sharing vision(s) and practices of how to achieve it through collaboratories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zingraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Living Labs Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique Nancy Grand Coeur : l'approche en mode Living Lab de la co-conception d'un projet d'EcoQuartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences projet urbain 2014-2015 Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Pr. Jacques Teller, Apr 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie collaborative dans les projets urbains : l’intégration des usagers en phase amont des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cycle de Conférences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Normandie, Jean-Baptiste Marie, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Éco)Mobilité dans la Ville - Témoignage sur la démarche innovante du Grand Nancy dans le cadre de l’ÉcoQuartier “Nancy Grand Coeur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du comité Scientifique EcoQuartier, Ministère de l'Egalité des Territoires et du Logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EcoQuartier, Ministère du Developpement Durable, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Coworking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CGPME des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMPE des Vosges, May 2015, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de masse, ingénierie collaborative, intégration des usages, etc. La Smart City espace de convergence de nouveaux métiers et d’évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau de Recherche sur l’Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI - Réseau de Recherche sur l'Innovation, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to setting up a sustainable learning in an eco-neighborhood development plan based on “Serious game”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Technology Management Conference &amp; 19th ICE Conference (ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2013.7352607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mock-ups in the anticipation of the user experience within a living lab: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoQuartier Nancy Grand Cœur : Atelier de la Fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire DUEE/RSTT du CEREMA et du CNFPT - Mobilité / aménagement / qualité de l’air : comment les articuler au service de la santé ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; CNF¨PT, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When innovation supported by Fab Labs becomes a tool for territorial economic development: example of the first mobile Fab Lab in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2015 The 24th International Conference for the International Association of Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lorraine Fab Living Lab : la 4ème dimension de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plate-forme Lorraine Fab Living Lab ® : Retour d'expérience sur la genèse et son fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "open labs" : de nouveaux modèles d'innovation ? de l’ANRT-Futuris et ESG Management School avec France Living Labs (F2L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT-Futuris et ESG Management School, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study case: Living Lab Mode for urban project design: Emergence of an ad hoc methodology through collaborative innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Engineering, Technology and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space for innovation process acceleration, supporting collaborative citizens workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 18th International Conference on Engineering, Technology and Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Munich, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2012.6297646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA space: a collaborative workspace as collaborative urban ecosystem generator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE2010 16th International Conference on Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lugano, Switzerland. pp.Session 4.2: LivingLabs 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Panels Citoyens Nancéiens : Vers une méthode pour faire émerger des &amp;quot; savoirs citoyens &amp;quot; et enrichir la conceptualisation des projets urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche et formation P.I.C.R.I. (Partenariat Institutions - Citoyens pour la Recherche et pour l'Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dreams to virtuality : Systematic design and evaluation of immersive environments to support project in Living Lab mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et production au niveau local. Collaboration, régénération et design au prisme du biorégionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Recherche et Tiers-lieux 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d’indicateurs pour développer un réseau de collaboration entre des espaces d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ED SIMPPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;shared diagnosis&amp;quot; to &amp;quot;shared action&amp;quot;: how living lab process can support decision-making process involving citizen for smart city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP2E Doctoral school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.308, 2024, Business and Innovation, 9783034348973. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maximilien LANNA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, numérique et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare et martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-`91, 2025, 978-2-38600-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Évaluation multicritère de la résilience territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.275-298, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Capacités à innover des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.31-56, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Approche Lab et ingénierie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.243-274, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Planification urbaine collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.169-209, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : Souveraineté alimentaire et gouvernance locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.57-83, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Big Data – Artificial Intelligence and Innovation: The Big Data Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunudis; Fedoua Kasmi; Laurent Adatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-58, 2021, 9781786307019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together”: Towards the Factories of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Ramos; Sharon Ede; Michel Bauwens; James Gien Wong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmo-Local Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-59, 2021, 978-0-9953546-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, decision-making, and strategy for urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eula Bianca Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Sallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrasco-Farré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Grimaldi; Carlos Carrasco-Farré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Data-Driven Strategies in Smart Cities - A Roadmap for Urban Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.47-87, 2021, 978-0128211229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValYooTrust : Plateforme de confiance et incitative pour l'innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Laperche; Marcos Lima; Eric Seulliet; Brigitte Trousse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes d'innovation. Regards croisés des acteurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-312, 2019, Collection "l'esprit économique", 978-2-343-17437-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces: New Places for Collective Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices, Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781119557883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « technicien-citoyen » et La Fabrique Nancy Grand Cœur : le prisme de l’usage dans la conception d’un écoquartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mermet, Laurent; Salles, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement : la concertation apprivoisée, contestée, dépassée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ouvertures sociologiques, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the special issue of Journal of Innovation Economics & Management n° 40, vol. 40, no. 1, 2023: “Do-It-Together” and Alternative Innovations” [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication collaborative : Retour d'expérience par un fablab - Lorraine Fab Living Lab [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and innovation, towards the Factories of the Future (FoF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">invité à la table ronde « Les tiers lieux, viviers de l’innovation et du développement économique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntercoTOUR Grand Est 2018 - Rencontre Régionale – Grand Est. Les tiers lieux leviers du projet de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un FabLab, ça sert à quoi ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF2L : une invitation à innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Équipe Thi'Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la une : Nancy Grand Cœur se distingue par son approche de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.#Transflash N° 405 (Mai - Juin 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du cadre pour une gestion et une évolution pérenne du FabLab Hospitalier « Héphaïstos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistance Publique Hôpitaux de Paris (APHP); Université de Lorraine. 2023, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and assessment of the demonstrator’s deployment based on the framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.3, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the Do It Together approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 2.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 4.1.4 Projet H2020 Smagrinet: Blended learning principles and feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1 - projet DHDA – Des Hommes et Des Arbres, les racines de demain Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en œuvre du mode Living Lab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2 - projet DHDA – Des Hommes et Des Arbres, les racines de demain. Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en perspective du mode Living Lab sur l’écosystème du projet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Fab Living Lab pour co-concevoir un démonstrateur VélOStan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il un FabLab pour « faire FabLab » dans ses pratiques pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Briswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Houpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un démonstrateur VélOstan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d’une solution Vélo locatif « One-­Way » - Atelier d’Innovation IngEXys 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2B du projet DIACLIMAP (DIAgnostic CLImatique des quartiers urbains pour une Méthodologie d'Assistance à la Planification)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° de contrat UL : Geco 2016-04798, ADEME; Cerema; Université de Lorraine - ERPI. 2017, 114p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Final &amp;quot; Linky by Makers &amp;quot; Productions scientifiques et techniques - Période Janvier 2017 à Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; UL-Equipe de Recherche sur les Processus Innovatif. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la Tâche 1 du Projet INCERDD « prise en compte des INCertitudes pour des Décisions Durables » - ANR Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANRA2010AVILLA006, Université de Lorraine; INERIS; université Savoie Mont Blanc; Université Blaise Pascal Clermont-Ferrand; Université de Bordeaux; Prefet de Meurthe et Moselle; Grand Nancy; ADUAN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème &amp;quot;Usage des espaces publics&amp;quot; à l’usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - ERPI; Métropole du Grand Nancy. 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Eco-Mobilité », à usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole du Grand Nancy. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Performance énergétique global et ville intelligente » à l’usage du Grand Nancy et des acteurs de l’EcoQuartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2014, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récapitulatif des actions menées par l’UL pour l’année 2012 dans le cadre de la convention pluriannuelle Grand Nancy / Université de Lorraine. La Fabrique Nancy Grand Coeur : « Démonstrateur partagé entre le Grand Nancy et l'Université de Lorraine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2013, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-promotion immobilière en France et à l’Etranger - Benchmarking dans le cadre de la Fabrique Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2013, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des projets urbains en intégrant l'expertise d'usage : Observation et évaluation des apports d'un espace de travail collaboratif pour améliorer la concertation publique. Rapport final de recherche, Programme Concertation, Décision et Environnement du MEDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; UL-Equipe de Recherche sur les Processus Innovatifs. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smart Cities Living Lab: white paper on living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Lorraine; Université de Lorraine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches Actions de six projets du Lorraine Smart Cities Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Stoeltzlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du génie industriel vers l'ingénierie urbaine : vers une approche collaborative des projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPL069N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d'une ingénierie écosystémique au service de la quintuple hélice de l'innovation. Application aux systèmes urbains et territoriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine; Ecole doctorale SIMPPÉ, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05317336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d’une ingénierie écosystémique au service de la quintuple hélice de l’innovation. Application aux systèmes urbains et territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2023, 978-1-6654-8817-4. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Alternative Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roland Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (40), pp.280, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (61), 218p., 2020, Espaces de travail créatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (31), 258p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.82, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de connaissances et agilité créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespin Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/1 (58), pp.292, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (28), pp.234, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition écologique : innover en chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together et transition vers l’Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Recherche sur l'Innovation, acteur de l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces Do It Yourself, vivre ou survivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du mythe et du symbole : quels apports pour la formation scientifique et technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentdupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8279-9690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144652048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont, est ingénieur HDR à l'Université de Lorraine, ERPI (Equipe de Recherche sur les Processus Innovants, France), enseignant et responsable de la Mention de Master Urbanisme et Aménagement, parcours Innovation Urbaine pour des Villes et Territoires en transformation à l'ENSGSI.Il est co-concepteur du Lorraine Smart Cities Living Lab, co-fondateur et responsable scientifique et pédagogique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab®</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, plateforme ERPI et ENSGSI dédiée à l'évaluation prospective des usages et l'acceptabilité de l'innovation.Il est également conférencier invité à TELECOM Nancy depuis 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont participe à plusieurs projets d’envergure nationale ou européenne en tant que pilote (WP / task leader) ou expert dans lesquels il développe et expérimente des ingénieries collaboratives impliquant usagers, entreprises et territoires pour relever les défis liés à la transformation de nos territoires (Smart and sustainable City).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre actif de communautés scientifiques internationales (IEEE-TEMS, RRI, ENoLL, etc.) : conseil scientifique, organisateur de conférence, université d'été pour doctorants, éditeur invité, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A titre personnel, depuis 2019, Laurent Dupont est secrétaire général, bénévole, du tiers-lieu créatif, culturel et citoyen, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Octroi-Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de détails dans la version anglaise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation labs strategy: unfolding the multifaceted role of strategic intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.103170. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial dynamics supported by a collaborative network of innovation labs: toward an approach to establish a portfolio of indicators to monitor and assess their territorial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (02), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877024500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins along the product lifecycle: A systematic literature review of applications in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/digitaltwin.17807.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Innovation: Transforming European Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 40 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.040.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Do-It-Together: The Cross-fertilization of Do-It-Yourself and Open Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.13-38. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.637. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing responsible innovation: an illustrative application to the case of the Research Network on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces as Drivers of Eco-innovations Supporting the Circular Economy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (39), pp.173-214. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Capacity of City Administrations: A Best Practices Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (38), pp.169-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Furniture Design: Contributions of 3D Scan and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meister Broekema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.868-878. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2022.868-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540148v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risk management strategy selection using a fuzzy multi-criteria decision approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al Heib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101474. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et nouvelles formes d’organisation du travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (61), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a Public Innovation Laboratory in Bogota: Learning through Time, Space and Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°31 (1), pp.69-100. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative spaces promoting creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.031.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab as a support to trust for co-creation of value: application to the consumer energy market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Decision-Making Methods in Smart City Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities2030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et Technologie : Deux Dimensions de l’Innovation Ouverte et Agile appliquée à l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'innovation agile, 19 (4), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.398-418. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding user representations, a new development path for supporting Smart City policy: Evaluation of the electric car use in Lorraine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et agilité : la complexité de l’organisation innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Crespin-Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (58), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.058.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile innovation: Creating value in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Agile : Regards Pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and management of innovation laboratories: Toward a performance assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.120 - 138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace d’innovation : de nouveaux lieux pour l’intelligence collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mixed-methods Instruments for Performance Evaluation of Immersive Collaborative Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and efficiency assessment during deep energy refurbishment strategies: A case-study-based methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative public-private partnership to support Smart City: the case of “Chaire REVES”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-03-2015-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban concept to urban engineering: The contribution of distributed collaborative design to the management of urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.255-277. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13574809.2012.666208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lab for Climate Change Adaptation: A Literature and Practice Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Albert Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Engineering, Technology, and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC65658.2025.11106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Urban Production: Definitions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Rujano Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.152-152, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Bioregionalism: The Case of the Rural Third Place “La Vigotte Lab” as A Laboratory for Sustainable Local Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.149-149, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for hospital data: integrating human-centered feedback to foster ecosystem transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 31st International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politecnica de Valencia, Spain, Jun 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Impact Mapping of Hospital Innovation: A Multi-level Perspective on Innovation Lab Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Eckerlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal, Portugal. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation lab strategy: between institutionalization and autonomy, knowing how to disrupt and reassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023 Responsible and Responsive Innovation for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pablo de Olavide, Jun 2023, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart city &amp; safe city enjeux de sécurité dans la ville intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire sur la Régulation des plateformes numériques et la souveraineté de l'Université de Lorraine/IRENEE; Chaire Smart City et gouvernance de la donnée de l’Université de Bourgogne, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User eXperience approach for the design of a multi-sided platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for the emergence and monitoring of Innovation Lab Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribute to Open Science with Research-based Learning: Explorative Research Action Study applied to Peer-to-Peer Energy Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of design in virtual reality across the variation of training degree and visual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadallah Tamazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT – Virtual co-Design Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity World Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the systemic approach supporting territorial resilience: the case of the 'Toile' tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratroire ERPI, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks between innovation spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT creates an Open Innovation community for co-design in furniture manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation Kongress Baden-Württemberg 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a systemic decision-making tool of territorial resilience based on multicriteria methodologies: The case of the DHDA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Collaborations for the Common Good: Key Learnings from Four Community Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Design Network Symposium 2021. Design as Common Good Framing Design through Pluralism and Social Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland; Lucerne University of Applied Sciences and Arts, Mar 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Implementation of Open-Source Peer-to-Peer Energy Trading Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Oulhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication persuasive des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordy Pleyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'École thématique d’excellence – Faire de la recherche en communication persuasive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Economie Financière et Gestion des Entreprises (Université de Lorraine), Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Visual Representations during Ideation: Towards Immersive eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Araque-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the strategic intent of innovation labs operational: A process perspective on the case of the Lorraine Fab Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2021, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise Covid-19 : Quelques apports des communautés Open Source et Scientifique (Ingénierie de l’innovation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle scientifique EMPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation spaces as enablers of the circular economy within territories: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation; USC-ICEDE, Mar 2020, Santiago de Compostela, Spain. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4725594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing interactive museum visitors' experience using a Fab Living Lab platform: the Museum-Aquarium of Nancy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab : Mise en place d'un éco-système de co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres semestrielles sur les liens entre la Ville et l’Université - Les Entretiens de Sceaux 2e session "Territoire apprenant.. id est ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vallée Scientifique de la Bièvre; Association des Villes Universitaires de France; Ville de Sceaux, Jun 2019, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Collaborative Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tohoku University / Lorraine University seminar - Health, Technology, and Humanities in the XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation of Innovation Laboratories: A Scientific Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative innovation in urban development projects: experimenting with the Alzette Belval Smart City Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality monitoring using stationary versus mobile sensing units: a case study from Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITS World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Netherlands. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework For Systemizing the Evaluation of Immersive And Collaborative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Urban Planning Practitioners Facing UHI and Related Vulnerability Issues with a Co-Designed Tool : DIACLIMAP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE Breaking: Disentangling Factors Affecting the Performance of Immersive Co-creation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual - Virtual Reality International Congress (VRIC) '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110292.3110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Innovation Projects Engaging open communities: a Case Study on Emerging Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ICE/IEEE International Conference on Technology, Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, Portugal. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Smarterized” urban project process with Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. pp.592-600, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la co-conception de l'éco-quartier urbain Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LQE - Journée "Urbanisme durable - Animer, concerter, faire participer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, Fab Lab : lieux ouverts de la culture scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de la culture scientifique (Science &amp; You) - ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Empowering everyone to innovate”, Sharing vision(s) and practices of how to achieve it through collaboratories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zingraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Living Labs Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Appropriateness of Different Immersive Environments in the Context of an Innovation Process for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondhiem, Norway. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces to foster and sustain innovation: Towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Museum visitors' experience through an Eye-tracking study and a Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Andrea Peñarete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique, facteur de développement des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis numériques des territoires ruraux. Infrastructures et usages. Regards croisés en Grande Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association RED – Ruralité Développement Environnement, Jun 2016, Bastogne, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use as essential factor for Technology Adoption: Case study of electric vehicle’s uses in French regional Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Engineering, Technology and Innovation/IEEE lnternational Technology Management Conference (ICE/ITMC}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9026122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mock-ups in the anticipation of the user experience within a living lab: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de masse, ingénierie collaborative, intégration des usages, etc. La Smart City espace de convergence de nouveaux métiers et d’évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau de Recherche sur l’Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI - Réseau de Recherche sur l'Innovation, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to setting up a sustainable learning in an eco-neighborhood development plan based on “Serious game”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Technology Management Conference &amp; 19th ICE Conference (ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2013.7352607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique Nancy Grand Coeur : l'approche en mode Living Lab de la co-conception d'un projet d'EcoQuartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences projet urbain 2014-2015 Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Pr. Jacques Teller, Apr 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie collaborative dans les projets urbains : l’intégration des usagers en phase amont des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cycle de Conférences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Normandie, Jean-Baptiste Marie, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Éco)Mobilité dans la Ville - Témoignage sur la démarche innovante du Grand Nancy dans le cadre de l’ÉcoQuartier “Nancy Grand Coeur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du comité Scientifique EcoQuartier, Ministère de l'Egalité des Territoires et du Logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EcoQuartier, Ministère du Developpement Durable, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Coworking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CGPME des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMPE des Vosges, May 2015, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoQuartier Nancy Grand Cœur : Atelier de la Fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire DUEE/RSTT du CEREMA et du CNFPT - Mobilité / aménagement / qualité de l’air : comment les articuler au service de la santé ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; CNF¨PT, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When innovation supported by Fab Labs becomes a tool for territorial economic development: example of the first mobile Fab Lab in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2015 The 24th International Conference for the International Association of Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lorraine Fab Living Lab : la 4ème dimension de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plate-forme Lorraine Fab Living Lab ® : Retour d'expérience sur la genèse et son fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "open labs" : de nouveaux modèles d'innovation ? de l’ANRT-Futuris et ESG Management School avec France Living Labs (F2L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT-Futuris et ESG Management School, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study case: Living Lab Mode for urban project design: Emergence of an ad hoc methodology through collaborative innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Engineering, Technology and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space for innovation process acceleration, supporting collaborative citizens workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 18th International Conference on Engineering, Technology and Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Munich, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2012.6297646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA space: a collaborative workspace as collaborative urban ecosystem generator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE2010 16th International Conference on Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lugano, Switzerland. pp.Session 4.2: LivingLabs 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Panels Citoyens Nancéiens : Vers une méthode pour faire émerger des &amp;quot; savoirs citoyens &amp;quot; et enrichir la conceptualisation des projets urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche et formation P.I.C.R.I. (Partenariat Institutions - Citoyens pour la Recherche et pour l'Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et production au niveau local. Collaboration, régénération et design au prisme du biorégionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Recherche et Tiers-lieux 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dreams to virtuality : Systematic design and evaluation of immersive environments to support project in Living Lab mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d’indicateurs pour développer un réseau de collaboration entre des espaces d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ED SIMPPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;shared diagnosis&amp;quot; to &amp;quot;shared action&amp;quot;: how living lab process can support decision-making process involving citizen for smart city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP2E Doctoral school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.308, 2024, Business and Innovation, 9783034348973. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maximilien LANNA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, numérique et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare et martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-`91, 2025, 978-2-38600-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Planification urbaine collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.169-209, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : Souveraineté alimentaire et gouvernance locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.57-83, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Évaluation multicritère de la résilience territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.275-298, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Capacités à innover des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.31-56, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Approche Lab et ingénierie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.243-274, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, decision-making, and strategy for urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eula Bianca Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Sallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrasco-Farré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Grimaldi; Carlos Carrasco-Farré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Data-Driven Strategies in Smart Cities - A Roadmap for Urban Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.47-87, 2021, 978-0128211229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Big Data – Artificial Intelligence and Innovation: The Big Data Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunudis; Fedoua Kasmi; Laurent Adatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-58, 2021, 9781786307019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together”: Towards the Factories of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Ramos; Sharon Ede; Michel Bauwens; James Gien Wong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmo-Local Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-59, 2021, 978-0-9953546-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValYooTrust : Plateforme de confiance et incitative pour l'innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Laperche; Marcos Lima; Eric Seulliet; Brigitte Trousse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes d'innovation. Regards croisés des acteurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-312, 2019, Collection "l'esprit économique", 978-2-343-17437-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces: New Places for Collective Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices, Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781119557883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « technicien-citoyen » et La Fabrique Nancy Grand Cœur : le prisme de l’usage dans la conception d’un écoquartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mermet, Laurent; Salles, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement : la concertation apprivoisée, contestée, dépassée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ouvertures sociologiques, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the special issue of Journal of Innovation Economics & Management n° 40, vol. 40, no. 1, 2023: “Do-It-Together” and Alternative Innovations” [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication collaborative : Retour d'expérience par un fablab - Lorraine Fab Living Lab [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and innovation, towards the Factories of the Future (FoF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">invité à la table ronde « Les tiers lieux, viviers de l’innovation et du développement économique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntercoTOUR Grand Est 2018 - Rencontre Régionale – Grand Est. Les tiers lieux leviers du projet de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF2L : une invitation à innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Équipe Thi'Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un FabLab, ça sert à quoi ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la une : Nancy Grand Cœur se distingue par son approche de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.#Transflash N° 405 (Mai - Juin 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du cadre pour une gestion et une évolution pérenne du FabLab Hospitalier « Héphaïstos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistance Publique Hôpitaux de Paris (APHP); Université de Lorraine. 2023, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and assessment of the demonstrator’s deployment based on the framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.3, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the Do It Together approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 2.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 4.1.4 Projet H2020 Smagrinet: Blended learning principles and feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2 - projet DHDA – Des Hommes et Des Arbres, les racines de demain. Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en perspective du mode Living Lab sur l’écosystème du projet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1 - projet DHDA – Des Hommes et Des Arbres, les racines de demain Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en œuvre du mode Living Lab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un démonstrateur VélOstan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d’une solution Vélo locatif « One-­Way » - Atelier d’Innovation IngEXys 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Fab Living Lab pour co-concevoir un démonstrateur VélOStan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il un FabLab pour « faire FabLab » dans ses pratiques pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Briswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Houpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2B du projet DIACLIMAP (DIAgnostic CLImatique des quartiers urbains pour une Méthodologie d'Assistance à la Planification)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° de contrat UL : Geco 2016-04798, ADEME; Cerema; Université de Lorraine - ERPI. 2017, 114p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Final &amp;quot; Linky by Makers &amp;quot; Productions scientifiques et techniques - Période Janvier 2017 à Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; UL-Equipe de Recherche sur les Processus Innovatif. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la Tâche 1 du Projet INCERDD « prise en compte des INCertitudes pour des Décisions Durables » - ANR Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANRA2010AVILLA006, Université de Lorraine; INERIS; université Savoie Mont Blanc; Université Blaise Pascal Clermont-Ferrand; Université de Bordeaux; Prefet de Meurthe et Moselle; Grand Nancy; ADUAN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Performance énergétique global et ville intelligente » à l’usage du Grand Nancy et des acteurs de l’EcoQuartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2014, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème &amp;quot;Usage des espaces publics&amp;quot; à l’usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - ERPI; Métropole du Grand Nancy. 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Eco-Mobilité », à usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole du Grand Nancy. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récapitulatif des actions menées par l’UL pour l’année 2012 dans le cadre de la convention pluriannuelle Grand Nancy / Université de Lorraine. La Fabrique Nancy Grand Coeur : « Démonstrateur partagé entre le Grand Nancy et l'Université de Lorraine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2013, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-promotion immobilière en France et à l’Etranger - Benchmarking dans le cadre de la Fabrique Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2013, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des projets urbains en intégrant l'expertise d'usage : Observation et évaluation des apports d'un espace de travail collaboratif pour améliorer la concertation publique. Rapport final de recherche, Programme Concertation, Décision et Environnement du MEDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; UL-Equipe de Recherche sur les Processus Innovatifs. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smart Cities Living Lab: white paper on living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Lorraine; Université de Lorraine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches Actions de six projets du Lorraine Smart Cities Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Stoeltzlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du génie industriel vers l'ingénierie urbaine : vers une approche collaborative des projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPL069N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d'une ingénierie écosystémique au service de la quintuple hélice de l'innovation. Application aux systèmes urbains et territoriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine; Ecole doctorale SIMPPÉ, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05317336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d’une ingénierie écosystémique au service de la quintuple hélice de l’innovation. Application aux systèmes urbains et territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2023, 978-1-6654-8817-4. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Alternative Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roland Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (40), pp.280, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (61), 218p., 2020, Espaces de travail créatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (31), 258p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (28), pp.234, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.82, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de connaissances et agilité créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespin Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/1 (58), pp.292, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition écologique : innover en chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together et transition vers l’Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Recherche sur l'Innovation, acteur de l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces Do It Yourself, vivre ou survivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du mythe et du symbole : quels apports pour la formation scientifique et technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="825BF834"/>
+    <w:nsid w:val="849F4252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentdupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8279-9690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144652048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lf2l.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octroi-nancy.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pruvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Pearce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. Ortt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.040.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0847" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540148v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister Broekema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.868-878" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.061.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandoval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.031.0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04415903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mih&#259;i&#355;&#259;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.10.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mastelic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nyffeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palominos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities2030027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04841957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Boudarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Brissel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-03-2015-0027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Gholipour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2012.666208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rujano Quintero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Focki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Geel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05128285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106573" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Monteil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eckerlein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Tamazart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998115v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zeller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwob" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vereecke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033276" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787374v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033181" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033318" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordy Pleyers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Araque-Tellez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570244" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933911v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4725594" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792816" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05550233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868811v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234306" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Leconte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279939" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723989v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110292.3110316" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438661" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025965" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510621v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026122" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Serra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zingraff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736692v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chastanier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2013.7352607" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Skiba" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438669" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dati" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871550" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2012.6297646" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05135908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1431509" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21978" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05007012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/villes-numerique-et-securite" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766511v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766496v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728590v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lemonnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/data/doc1-2-6-21-09-48-33.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506100v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/64q6fn18wz4ewtt/CL_Reader.pdf?dl=0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eula Bianca Villar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sallan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carrasco-Farr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62879&amp;amp;motcle=" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01902960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119557883.ch5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332286v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132570_3/9782804191085-environnement-la-concertation-apprivoisee-contestee-depassee.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04249511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787396v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736697v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736700v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'&#201;quipe Thi'Journal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01796613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568260v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ruillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572635v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Briswalter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Begin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houpier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568255v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209653v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572616v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785418v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572615v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bretagne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995328v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Stoeltzlen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748788v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL069N" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05317336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05289705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905393v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557218v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905890v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespin Mazet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goglio-Primard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905687v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04832446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04003465v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878128v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03794056v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentdupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8279-9690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144652048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lf2l.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octroi-nancy.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pruvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Pearce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. Ortt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.040.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0847" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540148v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister Broekema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.868-878" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.061.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandoval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.031.0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mastelic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nyffeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Latrille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities2030027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04415903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mih&#259;i&#355;&#259;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.10.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palominos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04841957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Boudarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Brissel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-03-2015-0027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Gholipour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2012.666208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05128285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grimaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106573" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rujano Quintero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0152" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Focki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Geel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Monteil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eckerlein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033318" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Tamazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033258" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zeller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwob" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vereecke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033276" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033181" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640888v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570118" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419773v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordy Pleyers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Araque-Tellez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570244" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4725594" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792816" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05550233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Leconte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110292.3110316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Serra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zingraff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025965" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332445v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438661" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332219v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Skiba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438669" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2013.7352607" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chastanier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dati" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871550" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2012.6297646" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05135908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1431509" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21978" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05007012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/villes-numerique-et-securite" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lemonnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766496v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425896v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eula Bianca Villar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sallan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carrasco-Farr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572643v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/data/doc1-2-6-21-09-48-33.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506100v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/64q6fn18wz4ewtt/CL_Reader.pdf?dl=0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62879&amp;amp;motcle=" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01902960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119557883.ch5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332286v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132570_3/9782804191085-environnement-la-concertation-apprivoisee-contestee-depassee.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04249511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787396v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'&#201;quipe Thi'Journal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01796613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ruillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Briswalter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Begin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houpier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568255v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785418v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572616v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572615v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bretagne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995328v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Stoeltzlen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748788v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL069N" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05317336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05289705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905393v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557218v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905687v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905946v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespin Mazet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goglio-Primard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04832446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04003465v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878128v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03794056v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>