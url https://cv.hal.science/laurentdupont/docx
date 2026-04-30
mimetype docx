--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentdupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8279-9690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144652048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont, est ingénieur HDR à l'Université de Lorraine, ERPI (Equipe de Recherche sur les Processus Innovants, France), enseignant et responsable de la Mention de Master Urbanisme et Aménagement, parcours Innovation Urbaine pour des Villes et Territoires en transformation à l'ENSGSI.Il est co-concepteur du Lorraine Smart Cities Living Lab, co-fondateur et responsable scientifique et pédagogique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab®</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, plateforme ERPI et ENSGSI dédiée à l'évaluation prospective des usages et l'acceptabilité de l'innovation.Il est également conférencier invité à TELECOM Nancy depuis 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont participe à plusieurs projets d’envergure nationale ou européenne en tant que pilote (WP / task leader) ou expert dans lesquels il développe et expérimente des ingénieries collaboratives impliquant usagers, entreprises et territoires pour relever les défis liés à la transformation de nos territoires (Smart and sustainable City).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre actif de communautés scientifiques internationales (IEEE-TEMS, RRI, ENoLL, etc.) : conseil scientifique, organisateur de conférence, université d'été pour doctorants, éditeur invité, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A titre personnel, depuis 2019, Laurent Dupont est secrétaire général, bénévole, du tiers-lieu créatif, culturel et citoyen, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Octroi-Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de détails dans la version anglaise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation labs strategy: unfolding the multifaceted role of strategic intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.103170. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial dynamics supported by a collaborative network of innovation labs: toward an approach to establish a portfolio of indicators to monitor and assess their territorial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (02), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877024500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins along the product lifecycle: A systematic literature review of applications in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/digitaltwin.17807.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Innovation: Transforming European Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 40 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.040.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Do-It-Together: The Cross-fertilization of Do-It-Yourself and Open Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.13-38. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.637. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing responsible innovation: an illustrative application to the case of the Research Network on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces as Drivers of Eco-innovations Supporting the Circular Economy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (39), pp.173-214. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Capacity of City Administrations: A Best Practices Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (38), pp.169-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Furniture Design: Contributions of 3D Scan and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meister Broekema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.868-878. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2022.868-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540148v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risk management strategy selection using a fuzzy multi-criteria decision approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al Heib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101474. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et nouvelles formes d’organisation du travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (61), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a Public Innovation Laboratory in Bogota: Learning through Time, Space and Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°31 (1), pp.69-100. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative spaces promoting creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.031.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab as a support to trust for co-creation of value: application to the consumer energy market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Decision-Making Methods in Smart City Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities2030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et Technologie : Deux Dimensions de l’Innovation Ouverte et Agile appliquée à l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'innovation agile, 19 (4), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.398-418. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding user representations, a new development path for supporting Smart City policy: Evaluation of the electric car use in Lorraine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et agilité : la complexité de l’organisation innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Crespin-Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (58), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.058.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile innovation: Creating value in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Agile : Regards Pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and management of innovation laboratories: Toward a performance assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.120 - 138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace d’innovation : de nouveaux lieux pour l’intelligence collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mixed-methods Instruments for Performance Evaluation of Immersive Collaborative Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and efficiency assessment during deep energy refurbishment strategies: A case-study-based methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative public-private partnership to support Smart City: the case of “Chaire REVES”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-03-2015-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban concept to urban engineering: The contribution of distributed collaborative design to the management of urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.255-277. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13574809.2012.666208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lab for Climate Change Adaptation: A Literature and Practice Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Albert Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Engineering, Technology, and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC65658.2025.11106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Urban Production: Definitions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Rujano Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.152-152, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Bioregionalism: The Case of the Rural Third Place “La Vigotte Lab” as A Laboratory for Sustainable Local Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.149-149, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for hospital data: integrating human-centered feedback to foster ecosystem transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 31st International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politecnica de Valencia, Spain, Jun 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Impact Mapping of Hospital Innovation: A Multi-level Perspective on Innovation Lab Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Eckerlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal, Portugal. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation lab strategy: between institutionalization and autonomy, knowing how to disrupt and reassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023 Responsible and Responsive Innovation for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pablo de Olavide, Jun 2023, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart city &amp; safe city enjeux de sécurité dans la ville intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire sur la Régulation des plateformes numériques et la souveraineté de l'Université de Lorraine/IRENEE; Chaire Smart City et gouvernance de la donnée de l’Université de Bourgogne, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User eXperience approach for the design of a multi-sided platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for the emergence and monitoring of Innovation Lab Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribute to Open Science with Research-based Learning: Explorative Research Action Study applied to Peer-to-Peer Energy Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of design in virtual reality across the variation of training degree and visual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadallah Tamazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT – Virtual co-Design Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity World Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the systemic approach supporting territorial resilience: the case of the 'Toile' tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratroire ERPI, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks between innovation spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT creates an Open Innovation community for co-design in furniture manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation Kongress Baden-Württemberg 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a systemic decision-making tool of territorial resilience based on multicriteria methodologies: The case of the DHDA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Collaborations for the Common Good: Key Learnings from Four Community Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Design Network Symposium 2021. Design as Common Good Framing Design through Pluralism and Social Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland; Lucerne University of Applied Sciences and Arts, Mar 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Implementation of Open-Source Peer-to-Peer Energy Trading Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Oulhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication persuasive des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordy Pleyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'École thématique d’excellence – Faire de la recherche en communication persuasive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Economie Financière et Gestion des Entreprises (Université de Lorraine), Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Visual Representations during Ideation: Towards Immersive eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Araque-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the strategic intent of innovation labs operational: A process perspective on the case of the Lorraine Fab Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2021, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise Covid-19 : Quelques apports des communautés Open Source et Scientifique (Ingénierie de l’innovation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle scientifique EMPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation spaces as enablers of the circular economy within territories: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation; USC-ICEDE, Mar 2020, Santiago de Compostela, Spain. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4725594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing interactive museum visitors' experience using a Fab Living Lab platform: the Museum-Aquarium of Nancy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab : Mise en place d'un éco-système de co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres semestrielles sur les liens entre la Ville et l’Université - Les Entretiens de Sceaux 2e session "Territoire apprenant.. id est ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vallée Scientifique de la Bièvre; Association des Villes Universitaires de France; Ville de Sceaux, Jun 2019, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Collaborative Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tohoku University / Lorraine University seminar - Health, Technology, and Humanities in the XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation of Innovation Laboratories: A Scientific Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative innovation in urban development projects: experimenting with the Alzette Belval Smart City Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality monitoring using stationary versus mobile sensing units: a case study from Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITS World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Netherlands. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework For Systemizing the Evaluation of Immersive And Collaborative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Urban Planning Practitioners Facing UHI and Related Vulnerability Issues with a Co-Designed Tool : DIACLIMAP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE Breaking: Disentangling Factors Affecting the Performance of Immersive Co-creation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual - Virtual Reality International Congress (VRIC) '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110292.3110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Innovation Projects Engaging open communities: a Case Study on Emerging Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ICE/IEEE International Conference on Technology, Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, Portugal. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Smarterized” urban project process with Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. pp.592-600, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la co-conception de l'éco-quartier urbain Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LQE - Journée "Urbanisme durable - Animer, concerter, faire participer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, Fab Lab : lieux ouverts de la culture scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de la culture scientifique (Science &amp; You) - ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Empowering everyone to innovate”, Sharing vision(s) and practices of how to achieve it through collaboratories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zingraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Living Labs Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Appropriateness of Different Immersive Environments in the Context of an Innovation Process for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondhiem, Norway. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces to foster and sustain innovation: Towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Museum visitors' experience through an Eye-tracking study and a Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Andrea Peñarete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique, facteur de développement des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis numériques des territoires ruraux. Infrastructures et usages. Regards croisés en Grande Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association RED – Ruralité Développement Environnement, Jun 2016, Bastogne, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use as essential factor for Technology Adoption: Case study of electric vehicle’s uses in French regional Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Engineering, Technology and Innovation/IEEE lnternational Technology Management Conference (ICE/ITMC}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9026122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mock-ups in the anticipation of the user experience within a living lab: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de masse, ingénierie collaborative, intégration des usages, etc. La Smart City espace de convergence de nouveaux métiers et d’évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau de Recherche sur l’Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI - Réseau de Recherche sur l'Innovation, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to setting up a sustainable learning in an eco-neighborhood development plan based on “Serious game”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Technology Management Conference &amp; 19th ICE Conference (ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2013.7352607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique Nancy Grand Coeur : l'approche en mode Living Lab de la co-conception d'un projet d'EcoQuartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences projet urbain 2014-2015 Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Pr. Jacques Teller, Apr 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie collaborative dans les projets urbains : l’intégration des usagers en phase amont des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cycle de Conférences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Normandie, Jean-Baptiste Marie, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Éco)Mobilité dans la Ville - Témoignage sur la démarche innovante du Grand Nancy dans le cadre de l’ÉcoQuartier “Nancy Grand Coeur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du comité Scientifique EcoQuartier, Ministère de l'Egalité des Territoires et du Logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EcoQuartier, Ministère du Developpement Durable, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Coworking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CGPME des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMPE des Vosges, May 2015, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoQuartier Nancy Grand Cœur : Atelier de la Fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire DUEE/RSTT du CEREMA et du CNFPT - Mobilité / aménagement / qualité de l’air : comment les articuler au service de la santé ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; CNF¨PT, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When innovation supported by Fab Labs becomes a tool for territorial economic development: example of the first mobile Fab Lab in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2015 The 24th International Conference for the International Association of Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lorraine Fab Living Lab : la 4ème dimension de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plate-forme Lorraine Fab Living Lab ® : Retour d'expérience sur la genèse et son fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "open labs" : de nouveaux modèles d'innovation ? de l’ANRT-Futuris et ESG Management School avec France Living Labs (F2L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT-Futuris et ESG Management School, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study case: Living Lab Mode for urban project design: Emergence of an ad hoc methodology through collaborative innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Engineering, Technology and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space for innovation process acceleration, supporting collaborative citizens workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 18th International Conference on Engineering, Technology and Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Munich, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2012.6297646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA space: a collaborative workspace as collaborative urban ecosystem generator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE2010 16th International Conference on Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lugano, Switzerland. pp.Session 4.2: LivingLabs 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Panels Citoyens Nancéiens : Vers une méthode pour faire émerger des &amp;quot; savoirs citoyens &amp;quot; et enrichir la conceptualisation des projets urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche et formation P.I.C.R.I. (Partenariat Institutions - Citoyens pour la Recherche et pour l'Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et production au niveau local. Collaboration, régénération et design au prisme du biorégionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Recherche et Tiers-lieux 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dreams to virtuality : Systematic design and evaluation of immersive environments to support project in Living Lab mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d’indicateurs pour développer un réseau de collaboration entre des espaces d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ED SIMPPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;shared diagnosis&amp;quot; to &amp;quot;shared action&amp;quot;: how living lab process can support decision-making process involving citizen for smart city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP2E Doctoral school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.308, 2024, Business and Innovation, 9783034348973. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maximilien LANNA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, numérique et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare et martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-`91, 2025, 978-2-38600-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Planification urbaine collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.169-209, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : Souveraineté alimentaire et gouvernance locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.57-83, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Évaluation multicritère de la résilience territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.275-298, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Capacités à innover des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.31-56, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Approche Lab et ingénierie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.243-274, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, decision-making, and strategy for urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eula Bianca Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Sallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrasco-Farré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Grimaldi; Carlos Carrasco-Farré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Data-Driven Strategies in Smart Cities - A Roadmap for Urban Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.47-87, 2021, 978-0128211229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Big Data – Artificial Intelligence and Innovation: The Big Data Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunudis; Fedoua Kasmi; Laurent Adatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-58, 2021, 9781786307019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together”: Towards the Factories of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Ramos; Sharon Ede; Michel Bauwens; James Gien Wong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmo-Local Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-59, 2021, 978-0-9953546-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValYooTrust : Plateforme de confiance et incitative pour l'innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Laperche; Marcos Lima; Eric Seulliet; Brigitte Trousse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes d'innovation. Regards croisés des acteurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-312, 2019, Collection "l'esprit économique", 978-2-343-17437-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces: New Places for Collective Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices, Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781119557883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « technicien-citoyen » et La Fabrique Nancy Grand Cœur : le prisme de l’usage dans la conception d’un écoquartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mermet, Laurent; Salles, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement : la concertation apprivoisée, contestée, dépassée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ouvertures sociologiques, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the special issue of Journal of Innovation Economics & Management n° 40, vol. 40, no. 1, 2023: “Do-It-Together” and Alternative Innovations” [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication collaborative : Retour d'expérience par un fablab - Lorraine Fab Living Lab [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and innovation, towards the Factories of the Future (FoF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">invité à la table ronde « Les tiers lieux, viviers de l’innovation et du développement économique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntercoTOUR Grand Est 2018 - Rencontre Régionale – Grand Est. Les tiers lieux leviers du projet de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF2L : une invitation à innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Équipe Thi'Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un FabLab, ça sert à quoi ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la une : Nancy Grand Cœur se distingue par son approche de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.#Transflash N° 405 (Mai - Juin 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du cadre pour une gestion et une évolution pérenne du FabLab Hospitalier « Héphaïstos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistance Publique Hôpitaux de Paris (APHP); Université de Lorraine. 2023, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and assessment of the demonstrator’s deployment based on the framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.3, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the Do It Together approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 2.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 4.1.4 Projet H2020 Smagrinet: Blended learning principles and feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2 - projet DHDA – Des Hommes et Des Arbres, les racines de demain. Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en perspective du mode Living Lab sur l’écosystème du projet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1 - projet DHDA – Des Hommes et Des Arbres, les racines de demain Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en œuvre du mode Living Lab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un démonstrateur VélOstan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d’une solution Vélo locatif « One-­Way » - Atelier d’Innovation IngEXys 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Fab Living Lab pour co-concevoir un démonstrateur VélOStan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il un FabLab pour « faire FabLab » dans ses pratiques pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Briswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Houpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2B du projet DIACLIMAP (DIAgnostic CLImatique des quartiers urbains pour une Méthodologie d'Assistance à la Planification)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° de contrat UL : Geco 2016-04798, ADEME; Cerema; Université de Lorraine - ERPI. 2017, 114p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Final &amp;quot; Linky by Makers &amp;quot; Productions scientifiques et techniques - Période Janvier 2017 à Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; UL-Equipe de Recherche sur les Processus Innovatif. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la Tâche 1 du Projet INCERDD « prise en compte des INCertitudes pour des Décisions Durables » - ANR Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANRA2010AVILLA006, Université de Lorraine; INERIS; université Savoie Mont Blanc; Université Blaise Pascal Clermont-Ferrand; Université de Bordeaux; Prefet de Meurthe et Moselle; Grand Nancy; ADUAN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Performance énergétique global et ville intelligente » à l’usage du Grand Nancy et des acteurs de l’EcoQuartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2014, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème &amp;quot;Usage des espaces publics&amp;quot; à l’usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - ERPI; Métropole du Grand Nancy. 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Eco-Mobilité », à usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole du Grand Nancy. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récapitulatif des actions menées par l’UL pour l’année 2012 dans le cadre de la convention pluriannuelle Grand Nancy / Université de Lorraine. La Fabrique Nancy Grand Coeur : « Démonstrateur partagé entre le Grand Nancy et l'Université de Lorraine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2013, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-promotion immobilière en France et à l’Etranger - Benchmarking dans le cadre de la Fabrique Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2013, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des projets urbains en intégrant l'expertise d'usage : Observation et évaluation des apports d'un espace de travail collaboratif pour améliorer la concertation publique. Rapport final de recherche, Programme Concertation, Décision et Environnement du MEDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; UL-Equipe de Recherche sur les Processus Innovatifs. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smart Cities Living Lab: white paper on living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Lorraine; Université de Lorraine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches Actions de six projets du Lorraine Smart Cities Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Stoeltzlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du génie industriel vers l'ingénierie urbaine : vers une approche collaborative des projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPL069N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d'une ingénierie écosystémique au service de la quintuple hélice de l'innovation. Application aux systèmes urbains et territoriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine; Ecole doctorale SIMPPÉ, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05317336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d’une ingénierie écosystémique au service de la quintuple hélice de l’innovation. Application aux systèmes urbains et territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2023, 978-1-6654-8817-4. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Alternative Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roland Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (40), pp.280, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (61), 218p., 2020, Espaces de travail créatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (31), 258p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (28), pp.234, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.82, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de connaissances et agilité créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespin Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/1 (58), pp.292, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition écologique : innover en chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together et transition vers l’Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Recherche sur l'Innovation, acteur de l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces Do It Yourself, vivre ou survivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du mythe et du symbole : quels apports pour la formation scientifique et technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentdupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8279-9690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144652048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont, est ingénieur HDR à l'Université de Lorraine, ERPI (Equipe de Recherche sur les Processus Innovants, France), enseignant et responsable de la Mention de Master Urbanisme et Aménagement, parcours Innovation Urbaine pour des Villes et Territoires en transformation à l'ENSGSI.Il est co-concepteur du Lorraine Smart Cities Living Lab, co-fondateur et responsable scientifique et pédagogique du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab®</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, plateforme ERPI et ENSGSI dédiée à l'évaluation prospective des usages et l'acceptabilité de l'innovation.Il est également conférencier invité à TELECOM Nancy depuis 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Dupont participe à plusieurs projets d’envergure nationale ou européenne en tant que pilote (WP / task leader) ou expert dans lesquels il développe et expérimente des ingénieries collaboratives impliquant usagers, entreprises et territoires pour relever les défis liés à la transformation de nos territoires (Smart and sustainable City).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est membre actif de communautés scientifiques internationales (IEEE-TEMS, RRI, ENoLL, etc.) : conseil scientifique, organisateur de conférence, université d'été pour doctorants, éditeur invité, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A titre personnel, depuis 2019, Laurent Dupont est secrétaire général, bénévole, du tiers-lieu créatif, culturel et citoyen, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Octroi-Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de détails dans la version anglaise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation labs strategy: unfolding the multifaceted role of strategic intent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 141, pp.103170. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2025.103170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring team roles for social innovation labs: Toward a competence-based role self-assessment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.101799. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jengtecman.2024.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial dynamics supported by a collaborative network of innovation labs: toward an approach to establish a portfolio of indicators to monitor and assess their territorial impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (02), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877024500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins along the product lifecycle: A systematic literature review of applications in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/digitaltwin.17807.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Innovation: Transforming European Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 40 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.040.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Do-It-Together: The Cross-fertilization of Do-It-Yourself and Open Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.13-38. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Validation Process of Extended Reality Applications Developed in an Industrial Context: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.637. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing responsible innovation: an illustrative application to the case of the Research Network on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces as Drivers of Eco-innovations Supporting the Circular Economy: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (39), pp.173-214. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Capacity of City Administrations: A Best Practices Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (38), pp.169-198. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Process for Furniture Design: Contributions of 3D Scan and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meister Broekema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.868-878. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2022.868-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540148v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et nouvelles formes d’organisation du travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (61), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.061.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable risk management strategy selection using a fuzzy multi-criteria decision approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Al Heib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.101474. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a Public Innovation Laboratory in Bogota: Learning through Time, Space and Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°31 (1), pp.69-100. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.pr1.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative spaces promoting creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.031.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living lab as a support to trust for co-creation of value: application to the consumer energy market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Decision-Making Methods in Smart City Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities2030027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et agilité : la complexité de l’organisation innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Crespin-Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (58), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.058.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.398-418. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.02.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding user representations, a new development path for supporting Smart City policy: Evaluation of the electric car use in Lorraine Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.333-346. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile innovation: Creating value in uncertain environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.028.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et Technologie : Deux Dimensions de l’Innovation Ouverte et Agile appliquée à l’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Mastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nyffeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'innovation agile, 19 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Agile : Regards Pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and management of innovation laboratories: Toward a performance assessment tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Palominos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.82-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.120 - 138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace d’innovation : de nouveaux lieux pour l’intelligence collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mixed-methods Instruments for Performance Evaluation of Immersive Collaborative Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (02), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and efficiency assessment during deep energy refurbishment strategies: A case-study-based methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of energy, environment, economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative public-private partnership to support Smart City: the case of “Chaire REVES”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategy and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSMA-03-2015-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From urban concept to urban engineering: The contribution of distributed collaborative design to the management of urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.255-277. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13574809.2012.666208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Urban Production: Definitions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Rujano Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.152-152, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Bioregionalism: The Case of the Rural Third Place “La Vigotte Lab” as A Laboratory for Sustainable Local Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025 - Economics, management and engineering of innovation: trajectories and perspectives of systemic innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Puteaux, France. pp.149-149, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Lab for Climate Change Adaptation: A Literature and Practice Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Albert Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Engineering, Technology, and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC65658.2025.11106573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for hospital data: integrating human-centered feedback to foster ecosystem transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 31st International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politecnica de Valencia, Spain, Jun 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Impact Mapping of Hospital Innovation: A Multi-level Perspective on Innovation Lab Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Eckerlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Funchal, Portugal. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart city &amp; safe city enjeux de sécurité dans la ville intelligente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire sur la Régulation des plateformes numériques et la souveraineté de l'Université de Lorraine/IRENEE; Chaire Smart City et gouvernance de la donnée de l’Université de Bourgogne, Dec 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative User eXperience approach for the design of a multi-sided platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation lab strategy: between institutionalization and autonomy, knowing how to disrupt and reassure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023 Responsible and Responsive Innovation for a Better Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pablo de Olavide, Jun 2023, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a framework for the emergence and monitoring of Innovation Lab Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 29th International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Jun 2023, Edinburgh, United Kingdom. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC58018.2023.10332283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribute to Open Science with Research-based Learning: Explorative Research Action Study applied to Peer-to-Peer Energy Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of design in virtual reality across the variation of training degree and visual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Chaniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadallah Tamazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT – Virtual co-Design Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity World Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing the systemic approach supporting territorial resilience: the case of the 'Toile' tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratroire ERPI, Jun 2022, Nancy, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation, technologies & communities as enablers of socio-economical transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehera Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference ©</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - ERPI, Jun 2022, Nancy, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative networks between innovation spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Laboratoire ERPI, Jun 2022, Nancy, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022.10033181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEDIT creates an Open Innovation community for co-design in furniture manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation Kongress Baden-Württemberg 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity for Elderly People: Towards a Hybrid Coaching?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorative Implementation of Open-Source Peer-to-Peer Energy Trading Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Oulhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication persuasive des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordy Pleyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de l'École thématique d’excellence – Faire de la recherche en communication persuasive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Européen de Recherche en Economie Financière et Gestion des Entreprises (Université de Lorraine), Nov 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Visual Representations during Ideation: Towards Immersive eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Araque-Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a systemic decision-making tool of territorial resilience based on multicriteria methodologies: The case of the DHDA Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, United Kingdom. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Collaborations for the Common Good: Key Learnings from Four Community Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Design Network Symposium 2021. Design as Common Good Framing Design through Pluralism and Social Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Applied Sciences and Arts of Southern Switzerland; Lucerne University of Applied Sciences and Arts, Mar 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the strategic intent of innovation labs operational: A process perspective on the case of the Lorraine Fab Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2021, Strathclyde, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise Covid-19 : Quelques apports des communautés Open Source et Scientifique (Ingénierie de l’innovation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du pôle scientifique EMPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for the Classification of Digital Twins and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cardiff, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC52061.2021.9570114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation spaces as enablers of the circular economy within territories: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovation and Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Network on Innovation; USC-ICEDE, Mar 2020, Santiago de Compostela, Spain. pp.78-81, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4725594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From technological demonstrator to sustainable supply chain demonstrator: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological assessment of User eXprience supported by Immersive Environments: First input from a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing interactive museum visitors' experience using a Fab Living Lab platform: the Museum-Aquarium of Nancy case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ievgeniia Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of virtual reality for user experience in spatial cognition: an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConVRgence (VRIC) Virtual Reality International Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laval Virtual, Apr 2020, Laval, France. pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the strategic intent of innovation labs and projects: the case of the Green Fablab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roux-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Living Lab Approach to Smart Grid Training Course Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cardiff University, Jun 2020, Cardiff, United Kingdom. pp. 1-8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC49519.2020.9198604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Fab Living Lab : Mise en place d'un éco-système de co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres semestrielles sur les liens entre la Ville et l’Université - Les Entretiens de Sceaux 2e session "Territoire apprenant.. id est ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vallée Scientifique de la Bièvre; Association des Villes Universitaires de France; Ville de Sceaux, Jun 2019, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Collaborative Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tohoku University / Lorraine University seminar - Health, Technology, and Humanities in the XXI Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation of Innovation Laboratories: A Scientific Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Valbonne Sophia-Antipolis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2019.8792816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative innovation in urban development projects: experimenting with the Alzette Belval Smart City Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality monitoring using stationary versus mobile sensing units: a case study from Lorraine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITS World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, Netherlands. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Framework For Systemizing the Evaluation of Immersive And Collaborative Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Laval, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3234253.3234306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Urban Planning Practitioners Facing UHI and Related Vulnerability Issues with a Co-Designed Tool : DIACLIMAP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François E. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICE Breaking: Disentangling Factors Affecting the Performance of Immersive Co-creation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richir Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual - Virtual Reality International Congress (VRIC) '17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3110292.3110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Innovation Projects Engaging open communities: a Case Study on Emerging Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd ICE/IEEE International Conference on Technology, Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, Portugal. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8280002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of methods for modelling shared decision-making process in a smart city living lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Smarterized” urban project process with Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hamez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madeira Island, France. pp.592-600, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab, Fab Lab : lieux ouverts de la culture scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de la culture scientifique (Science &amp; You) - ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la co-conception de l'éco-quartier urbain Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LQE - Journée "Urbanisme durable - Animer, concerter, faire participer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Empowering everyone to innovate”, Sharing vision(s) and practices of how to achieve it through collaboratories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Trousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zingraff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Living Labs Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Museum visitors' experience through an Eye-tracking study and a Living Lab approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Patricia Parra Morantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Andrea Peñarete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces to foster and sustain innovation: Towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ismael Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique, facteur de développement des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis numériques des territoires ruraux. Infrastructures et usages. Regards croisés en Grande Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association RED – Ruralité Développement Environnement, Jun 2016, Bastogne, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Appropriateness of Different Immersive Environments in the Context of an Innovation Process for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondhiem, Norway. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9025965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use as essential factor for Technology Adoption: Case study of electric vehicle’s uses in French regional Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Engineering, Technology and Innovation/IEEE lnternational Technology Management Conference (ICE/ITMC}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Trondheim, Norway. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC39735.2016.9026122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie collaborative dans les projets urbains : l’intégration des usagers en phase amont des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cycle de Conférences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Normandie, Jean-Baptiste Marie, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Éco)Mobilité dans la Ville - Témoignage sur la démarche innovante du Grand Nancy dans le cadre de l’ÉcoQuartier “Nancy Grand Coeur”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du comité Scientifique EcoQuartier, Ministère de l'Egalité des Territoires et du Logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EcoQuartier, Ministère du Developpement Durable, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique Nancy Grand Coeur : l'approche en mode Living Lab de la co-conception d'un projet d'EcoQuartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences projet urbain 2014-2015 Université de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Pr. Jacques Teller, Apr 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Coworking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CGPME des Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMPE des Vosges, May 2015, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mock-ups in the anticipation of the user experience within a living lab: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Engineering, Technology and Innovation/ International Technology Management Conference (ICE/ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2015.7438669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de masse, ingénierie collaborative, intégration des usages, etc. La Smart City espace de convergence de nouveaux métiers et d’évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Réseau de Recherche sur l’Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRI - Réseau de Recherche sur l'Innovation, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to setting up a sustainable learning in an eco-neighborhood development plan based on “Serious game”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Technology Management Conference &amp; 19th ICE Conference (ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2013.7352607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When innovation supported by Fab Labs becomes a tool for territorial economic development: example of the first mobile Fab Lab in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMOT 2015 The 24th International Conference for the International Association of Management of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lorraine Fab Living Lab : la 4ème dimension de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoQuartier Nancy Grand Cœur : Atelier de la Fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire DUEE/RSTT du CEREMA et du CNFPT - Mobilité / aménagement / qualité de l’air : comment les articuler au service de la santé ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; CNF¨PT, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plate-forme Lorraine Fab Living Lab ® : Retour d'expérience sur la genèse et son fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail "open labs" : de nouveaux modèles d'innovation ? de l’ANRT-Futuris et ESG Management School avec France Living Labs (F2L)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT-Futuris et ESG Management School, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study case: Living Lab Mode for urban project design: Emergence of an ad hoc methodology through collaborative innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Engineering, Technology and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bergamo, Italy. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2014.6871550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space for innovation process acceleration, supporting collaborative citizens workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 18th International Conference on Engineering, Technology and Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Munich, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2012.6297646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMA space: a collaborative workspace as collaborative urban ecosystem generator?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE2010 16th International Conference on Concurrent Enterprising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lugano, Switzerland. pp.Session 4.2: LivingLabs 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Panels Citoyens Nancéiens : Vers une méthode pour faire émerger des &amp;quot; savoirs citoyens &amp;quot; et enrichir la conceptualisation des projets urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de recherche et formation P.I.C.R.I. (Partenariat Institutions - Citoyens pour la Recherche et pour l'Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et production au niveau local. Collaboration, régénération et design au prisme du biorégionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Recherche et Tiers-lieux 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dreams to virtuality : Systematic design and evaluation of immersive environments to support project in Living Lab mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval Virtual Doctoral Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Laval, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d’indicateurs pour développer un réseau de collaboration entre des espaces d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'ED SIMPPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;quot;shared diagnosis&amp;quot; to &amp;quot;shared action&amp;quot;: how living lab process can support decision-making process involving citizen for smart city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hoang Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP2E Doctoral school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vandoeuvre Lès Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.308, 2024, Business and Innovation, 9783034348973. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces d’innovation : levier pour intégrer les citoyens dans les projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maximilien LANNA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, numérique et sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare et martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-`91, 2025, 978-2-38600-124-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Planification urbaine collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.169-209, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 : Souveraineté alimentaire et gouvernance locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.57-83, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Capacités à innover des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.31-56, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Évaluation multicritère de la résilience territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.275-298, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Approche Lab et ingénierie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fedoua Kasmi; Mauricio Camargo; Laurent Dupont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires en transition et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.243-274, 2024, Business and Innovation, 9783034348966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance, decision-making, and strategy for urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eula Bianca Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Sallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Carrasco-Farré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Grimaldi; Carlos Carrasco-Farré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementing Data-Driven Strategies in Smart Cities - A Roadmap for Urban Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.47-87, 2021, 978-0128211229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Big Data – Artificial Intelligence and Innovation: The Big Data Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunudis; Fedoua Kasmi; Laurent Adatto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-58, 2021, 9781786307019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together”: Towards the Factories of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Ramos; Sharon Ede; Michel Bauwens; James Gien Wong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmo-Local Reader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futures Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-59, 2021, 978-0-9953546-3-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ValYooTrust : Plateforme de confiance et incitative pour l'innovation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Seulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Laperche; Marcos Lima; Eric Seulliet; Brigitte Trousse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes d'innovation. Regards croisés des acteurs clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-312, 2019, Collection "l'esprit économique", 978-2-343-17437-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Spaces: New Places for Collective Intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Reine Boudarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitri Uzunidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices, Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781119557883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « technicien-citoyen » et La Fabrique Nancy Grand Cœur : le prisme de l’usage dans la conception d’un écoquartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mermet, Laurent; Salles, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement : la concertation apprivoisée, contestée, dépassée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ouvertures sociologiques, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the special issue of Journal of Innovation Economics & Management n° 40, vol. 40, no. 1, 2023: “Do-It-Together” and Alternative Innovations” [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General presentation of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication collaborative : Retour d'expérience par un fablab - Lorraine Fab Living Lab [Webinaire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and innovation, towards the Factories of the Future (FoF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">invité à la table ronde « Les tiers lieux, viviers de l’innovation et du développement économique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntercoTOUR Grand Est 2018 - Rencontre Régionale – Grand Est. Les tiers lieux leviers du projet de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF2L : une invitation à innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Équipe Thi'Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un FabLab, ça sert à quoi ? The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la une : Nancy Grand Cœur se distingue par son approche de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Dati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chastanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.#Transflash N° 405 (Mai - Juin 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating air quality by combining stationary, smart mobile pollution monitoring and data-driven modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Cai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective traffic signal optimization using 3D mesoscopic simulation and evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Simona Mihăiţă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the INEDIT deployed demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.4, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du cadre pour une gestion et une évolution pérenne du FabLab Hospitalier « Héphaïstos »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferney Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assistance Publique Hôpitaux de Paris (APHP); Université de Lorraine. 2023, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user guide to design an Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.5, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2023, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing of recycled plastic demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Caceres Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 6.4, Université de Lorraine; European Union’s Horizon 2020 research and innovation programme. 2023, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for Open Manufacturing Demonstration Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and assessment of the demonstrator’s deployment based on the framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.3, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du Projet « Inn-Cognitif - Innovation, Cognition, Immersion : Apports de la prise en compte de la dimension cognitive dans les expériences d’usage en situation virtuelle ou réelle » porté par Dr. DUPONT Laurent pôle EMPP - (labo ERPI) et pôle secondaire CLCS (labo 2LPN) dans le cadre du dispositif Appel à projets de l'UL - Interdisciplinarité 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of the Do It Together approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 2.2, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic database supporting the observation and data gathering for each physical demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunelle Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio A. Cruz Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEDIT Project - Deliverable 4.1, European Union’s Horizon 2020 research and innovation programme; Université de Lorraine. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 4.1.4 Projet H2020 Smagrinet: Blended learning principles and feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2 - projet DHDA – Des Hommes et Des Arbres, les racines de demain. Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en perspective du mode Living Lab sur l’écosystème du projet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1 - projet DHDA – Des Hommes et Des Arbres, les racines de demain Lauréat de l’AMI Territoire Innovant de Grande Ambition (TIGA) étude 8 La Fabrique DHDA (mise en œuvre du mode Living Lab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ruillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; Métropole Grand Nancy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Fab Living Lab pour co-concevoir un démonstrateur VélOStan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il un FabLab pour « faire FabLab » dans ses pratiques pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Issenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Briswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Houpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un démonstrateur VélOstan Connecté pour la Métropole Grand Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d’une solution Vélo locatif « One-­Way » - Atelier d’Innovation IngEXys 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanny Arbelaez Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2017, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2B du projet DIACLIMAP (DIAgnostic CLImatique des quartiers urbains pour une Méthodologie d'Assistance à la Planification)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° de contrat UL : Geco 2016-04798, ADEME; Cerema; Université de Lorraine - ERPI. 2017, 114p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable Final &amp;quot; Linky by Makers &amp;quot; Productions scientifiques et techniques - Période Janvier 2017 à Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; UL-Equipe de Recherche sur les Processus Innovatif. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la Tâche 1 du Projet INCERDD « prise en compte des INCertitudes pour des Décisions Durables » - ANR Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Brissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANRA2010AVILLA006, Université de Lorraine; INERIS; université Savoie Mont Blanc; Université Blaise Pascal Clermont-Ferrand; Université de Bordeaux; Prefet de Meurthe et Moselle; Grand Nancy; ADUAN. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème &amp;quot;Usage des espaces publics&amp;quot; à l’usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine - ERPI; Métropole du Grand Nancy. 2014, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Eco-Mobilité », à usage du Grand Nancy et des acteurs de l’EcoQuartier Nancy Grand Coeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole du Grand Nancy. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique final du thème « Performance énergétique global et ville intelligente » à l’usage du Grand Nancy et des acteurs de l’EcoQuartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2014, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récapitulatif des actions menées par l’UL pour l’année 2012 dans le cadre de la convention pluriannuelle Grand Nancy / Université de Lorraine. La Fabrique Nancy Grand Coeur : « Démonstrateur partagé entre le Grand Nancy et l'Université de Lorraine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine; Métropole Grand Nancy. 2013, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-promotion immobilière en France et à l’Etranger - Benchmarking dans le cadre de la Fabrique Nancy Grand Cœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Grand Nancy; Université de Lorraine. 2013, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des projets urbains en intégrant l'expertise d'usage : Observation et évaluation des apports d'un espace de travail collaboratif pour améliorer la concertation publique. Rapport final de recherche, Programme Concertation, Décision et Environnement du MEDAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de lorraine; UL-Equipe de Recherche sur les Processus Innovatifs. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Smart Cities Living Lab: white paper on living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Guidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Lorraine; Université de Lorraine. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches Actions de six projets du Lorraine Smart Cities Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Stoeltzlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine - ERPI. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du génie industriel vers l'ingénierie urbaine : vers une approche collaborative des projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPL069N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748788v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d'une ingénierie écosystémique au service de la quintuple hélice de l'innovation. Application aux systèmes urbains et territoriaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine; Ecole doctorale SIMPPÉ, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05317336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chronology of Bioregionalism Based on the Literature: Emergence and Development in North America, Italy, and France V1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Focki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Geel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et évaluation d’une ingénierie écosystémique au service de la quintuple hélice de l’innovation. Application aux systèmes urbains et territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) & 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 28th International Conference on Engineering, Technology and Innovation (ICE/ITMC) &amp; 31st International Association For Management of Technology (IAMOT) Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2023, 978-1-6654-8817-4. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC-IAMOT55089.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do-It-Together” and Alternative Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roland Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (40), pp.280, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de travail créatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (61), 218p., 2020, Espaces de travail créatif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Spaces in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (31), 258p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (28), pp.234, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.82, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de connaissances et agilité créative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crespin Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goglio-Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019/1 (58), pp.292, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires en transition écologique : innover en chœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do-It-Together et transition vers l’Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua M. Pearce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland J. Ortt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau de Recherche sur l'Innovation, acteur de l'innovation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces Do It Yourself, vivre ou survivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction du mythe et du symbole : quels apports pour la formation scientifique et technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId372"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="849F4252"/>
+    <w:nsid w:val="001D2138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentdupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8279-9690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144652048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lf2l.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octroi-nancy.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pruvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Pearce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. Ortt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.040.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0847" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540148v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister Broekema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.868-878" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.061.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandoval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.031.0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mastelic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nyffeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Latrille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities2030027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04415903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mih&#259;i&#355;&#259;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.10.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palominos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04841957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Boudarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Brissel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-03-2015-0027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Gholipour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2012.666208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05128285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grimaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106573" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rujano Quintero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0152" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Focki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Geel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Monteil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eckerlein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033318" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Tamazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033258" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zeller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwob" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vereecke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033276" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033181" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640888v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570118" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419773v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordy Pleyers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Araque-Tellez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570244" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4725594" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792816" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05550233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Leconte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110292.3110316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723992v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Serra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zingraff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025965" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332445v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438661" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332219v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Skiba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438669" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2013.7352607" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736690v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chastanier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736680v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dati" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871550" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2012.6297646" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05135908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1431509" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21978" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05007012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/villes-numerique-et-securite" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lemonnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766511v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766496v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425896v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eula Bianca Villar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sallan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carrasco-Farr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572643v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/data/doc1-2-6-21-09-48-33.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506100v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/64q6fn18wz4ewtt/CL_Reader.pdf?dl=0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62879&amp;amp;motcle=" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01902960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119557883.ch5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332286v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132570_3/9782804191085-environnement-la-concertation-apprivoisee-contestee-depassee.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04249511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787396v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'&#201;quipe Thi'Journal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01796613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ruillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Briswalter" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Begin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houpier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568255v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785418v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572616v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572615v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bretagne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995328v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Stoeltzlen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748788v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL069N" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05317336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05289705v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994739v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905393v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557218v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905687v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905946v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespin Mazet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goglio-Primard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04832446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04003465v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878128v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03794056v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentdupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8279-9690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144652048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lf2l.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octroi-nancy.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04884764v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2025.103170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04464798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ismael Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2024.101799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pruvot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877024500123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/digitaltwin.17807.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Pearce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. Ortt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.040.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Arbelaez Garces" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02089-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0847" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03641801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Enjolras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540148v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meister Broekema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.868-878" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.061.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Galvez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandoval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.031.0001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mastelic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nyffeler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Latrille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seulliet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hoang Giang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities2030027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.058.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04415903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Simona Mih&#259;i&#355;&#259;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Cai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.02.179" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2018.10.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02010213v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.028.0001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0314" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0312" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palominos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04416515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.05.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04841957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Boudarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0236" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Brissel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSMA-03-2015-0027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Gholipour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2012.666208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Rujano Quintero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Focki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Geel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05128285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Albert Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106573" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Monteil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saleur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eckerlein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332326" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04142748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332283" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033318" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chaniaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadallah Tamazart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033258" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03998115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Zeller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schwob" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vereecke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033276" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03871962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehera Hassan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033181" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640888v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570218" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03472038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordy Pleyers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Araque-Tellez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570244" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590433v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570118" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933911v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4725594" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02941618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Ten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198641" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941900v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198320" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307769v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2019.8792816" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05550233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Leconte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ferry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723989v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richir Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3110292.3110316" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279888" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736667v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Trousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Serra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zingraff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02083876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Patricia Parra Morantes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andrea Pe&#241;arete" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025900" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438661" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9025965" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510621v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC39735.2016.9026122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chastanier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736686v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332219v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Skiba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2015.7438669" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2013.7352607" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331610v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736676v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Dati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2014.6871550" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2012.6297646" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737500v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05135908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1431509" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21978" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05007012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/villes-numerique-et-securite" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728590v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;doua Kasmi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lemonnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04766511v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425896v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eula Bianca Villar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Sallan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carrasco-Farr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572643v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/data/doc1-2-6-21-09-48-33.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03506100v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/64q6fn18wz4ewtt/CL_Reader.pdf?dl=0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194570v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62879&amp;amp;motcle=" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01902960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119557883.ch5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332286v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132570_3/9782804191085-environnement-la-concertation-apprivoisee-contestee-depassee.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04249511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787396v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024062v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'&#201;quipe Thi'Journal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061928v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01796613v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256981v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905055v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04256958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257027v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257057v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ruillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572589v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572635v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Issenmann" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Briswalter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Begin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houpier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572595v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572597v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568255v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209653v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572616v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785418v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572615v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bretagne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995328v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Stoeltzlen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748788v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL069N" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05317336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05585934v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05289705v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Pearce" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland Ortt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557218v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557233v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905687v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905890v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04905946v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crespin Mazet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goglio-Primard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04832446v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04003465v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788738v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03794056v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>