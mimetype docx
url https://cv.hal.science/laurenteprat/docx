--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -66,10744 +66,10744 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Ousmane Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Mody Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas-Liquid Flow Characterization and Mass Transfer Study in a Microreactor for Oligomerization Catalyst Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Brunet-Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.108476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Methodology for Kinetic Acquisitions Using High Velocities in a Microfluidic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (10), pp.2223-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High velocity flows as a tool to determine the kinetics constant of uranium(VI) extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General design methodology for reactive liquid–liquid extraction: application to dicarboxylic acid recovery in fermentation broth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.20-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanfu Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPA Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery of succinic acid in fermentation broth via reactive LL extraction: effect of chemical kinetics and solvent choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1099-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50185-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension copolymerization of vinyl chloride with methyl methacrylate in microreactors – Part 3. A kinetic study by raman spectroscopy and evolution of droplet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Castor Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.493-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2017.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oelgemoeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension polymerization of vinyl chloride in microreactors – Part 2. A kinetic study by Raman spectroscopy and evolution of droplet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Castor Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Feedback Interferometry for Velocity Measurement of Parallel Liquid-Liquid Flows in a Microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16081233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microreactors as a Tool for Acquiring Kinetic Data on Photochemical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201500163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension polymerization of methyl methacrylate in microreactors—Part 1. A kinetic study by Raman spectroscopy and evolution of droplet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Castor Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Costa da Silva Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.340-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Conté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimica Oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.1284-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the needs for Process Intensification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2014051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiments of mass transfer with liquid–liquid slug flow in square microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate Measurement of the Photon Flux Received Inside Two Continuous Flow Microphotoreactors by Actinometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 12 (n° 1), pp. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijcre-2013-0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La micro-échelle en synthèse organique : un outil commun chimie/génie chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp. 25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparent and Inexpensive Microfluidic Device for Two-Phase Flow Systems with High-Pressure Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macedo Portela da Silva Nayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11, SI), p. 1929-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201400028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition of a triphosgene-based process for pharmaceutical development: from mg·h-1 to kg·h-1 of an unsymmetrical urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/gps-2013-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of continuous processes for vegetable oil alcoholysis in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2012.0479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the kinetics of transesterification reaction of sunflower oil with ethanol in microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 87, pp. 258-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line monitoring of the transesterification reaction carried out in microreactors using near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 104, pp. 318-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photochemical synthesis of a &amp;quot;cage&amp;quot; compound in a microreactor: Rigorous comparison with a batch photoreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 64, pp. 38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2012.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow profile measurement in microchannel using the optical feedback interferometry sensing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yah Leng Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bertling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1613-4982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-012-1029-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Monitoring of Vinyl Chloride Polymerization in a Microreactor Using Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Dorobantu Bodoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lasuye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 35, pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201100564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.779-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0LC00058B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line monitoring of the transesterification reaction between triglycerides and ethanol using near infrared spectroscopy combined with gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (12), pp.6702-6709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.03.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the coupling between reaction and mass transfer for liquid-liquid slug flow in square microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 57, pp.1719-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.12411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling of Polymer Particles in Microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (11), pp.1779-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201000126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of microchannel aspect ratio on residence time distributions and the axial dispersion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.554-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification of Ester Production in a Continuous Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Built and Designed Microdevices for Early-Stage Liquid-Liquid System Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (11), pp.1823-1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200900169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-axial capillaries microfluidic device for synthesizing size- and morphology-controlled polymer core-polymer shell particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenqi Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (20), pp.3007-3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913703c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-Design of a Continuous Intensified Reactor Based on Pure Thermo-Chemical Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Product and Process Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1934-2659.1177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic structures of droplets in square micro-channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-007-0233-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of operating conditions in batch for more sustainable continuous process transposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Product and Process Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidic synthesis and assembly of reactive polymer beads to form new structured polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135 (suppl. 1), pp.S93-S98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct numerical simulations of mass transfer in square microchannels for liquid-liquid slug flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (22), pp.5522-5530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of sensors by a new methodology coupling a classification technique and entropy criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Orantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kempowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.825-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/cherd06072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A predictive approach of the influence of the operating parameters on the size of polymer particles synthesized in a simplified microfluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (14), pp.7745-7750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063289s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixing characterization inside microdroplets engineered on a microcoalescer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galder Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (4), pp.1042-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of the pulsation to control a polydispersed particles flow in a new type of pulsed column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (11), pp.1571-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200700245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast batch to continuous solid-liquid extraction from plants in continuous industrial extractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1), pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200600304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre de micro-réacteurs à l’échelle de micro-gouttes : caractérisation du mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joanicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200603007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing and decreasing droplets velocity in micro channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (3), pp.271-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-005-0066-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative pulsed column applied to solid-liquid contacting: the BPC column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (6), pp.729-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200500331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast batch to continuous transposition : application to the extraction of andrographolide from plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutchadaporn Wongkittipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Angelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Damronglerd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, HASH(0x55f606775d98) (3), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200500251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of solvent replacement procedures according to economic and environmental criteria in pharmaceutical industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cezerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2005.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement-based run-to-run optimization of a batch reaction-distillation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Computer Aided Chemical Engineering, 20, pp.1417-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(05)80078-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new pulsation policy in disc and doughnut pulsed column applied to the solid-liquid extraction of andrographolide from plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutchadaporn Wongkittipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200402138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance evaluation of a novel concept “Open Plate Reactor” applied to highly exothermic reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (9), pp.1028-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200500120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid–liquid transport in a modified co-rotating twin-screw extruder-dynamic simulator and experimental validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senghane N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (7), pp.881-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0255-2701(03)00112-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of solvent choice on the optimisation of a reaction–separation operation : application to a Beckmann rearrangement reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (1-3), pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00200-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid -liquid extraction of andrographolide from plants experimental study, kinetic reaction and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutchadaporn Wongkittipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Damronglerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic models for start-up operations of batch distillation columns with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cezerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (12), pp.2735-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Optimisation Approach on the Determination of Operating Conditions of Batch Global Syntheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical and Biochemical Engineering Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (1), pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global approach for the optimisation of batch reaction-separation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Computer Aided Chemical Engineering, 14, pp.641-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(03)80188-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of a Methyl Acetate Production Process by Reactive Batch Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cézerac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Computer Aided Chemical Engineering, 10, pp.475-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(02)80107-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A one dimensional model for the prediction of extraction yields in a two phases modified twin-screw extruder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (9), pp.743-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0255-2701(02)00003-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of global pharmaceutical syntheses integrating environmental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casamatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Computer Aided Chemical Engineering, 9, pp.1127-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(01)80181-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two phase residence time distribution in a modified twin screw extruder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (1), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0255-2701(98)00068-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Tourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a fine knowledge of mass transfer kinetics, contribution from the microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBAL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'énergie nucléaire (SFEN), Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04756408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high velocity co-flowing stratified microfluidic process to obtained kinetic constants for reactive liquid-liquid extraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12 (12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIDIC (Italian Association of Chemical Engineering), Sep 2019, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04756458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high velocities co-flowing stratified microfluidic process to obtained kinetic constants for liquid-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuous Flow Technology IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCI; RSC, May 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidique et cinétique de transfert application à un procédé d'extraction liquide-liquide d'actinides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hydrodynamic study of oligomerization catalyst testing in a gas- liquid microreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Corne</w:t>
+                <w:t xml:space="preserve">Charles Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lelias</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Brunet-Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM 2018 - Journées scientifiques de Marcoule 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bagnols sur cèze, France</w:t>
+              <w:t xml:space="preserve">International Conference on Micro Reaction Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338592v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrodynamic study of oligomerization catalyst testing in a gas- liquid microreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lena Brunet-Errard</w:t>
+                <w:t xml:space="preserve">Microfluidique et cinétique de transfert application à un procédé d'extraction liquide-liquide d'actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Aubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micro Reaction Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">JSM 2018 - Journées scientifiques de Marcoule 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bagnols sur cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373144v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical validation of flow pattern in compact heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jeanningros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Xi'Ani, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling oil-water flows in microchannel: preliminary results using Optical Feedback Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sotolongo-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Quotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Anvers, Belgium. pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of continuous processes for vegetable oil alcoholysis in microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Chevreul 2012 : Chimie du Végétal et Lipochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Jun 2012, Maisons-Alfort, France. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line monitoring of the transesterification reaction between triglycerides and ethanol using near infrared (NIR) spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Microreactors - An innovative tool for development of transesterification reaction continuous processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">102. AOCS Annual Meeting &amp; Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). USA., May 2011, Cincinnati, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748761v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microreactors - An innovative tool for development of transesterification reaction continuous processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">On-line monitoring of the transesterification reaction between triglycerides and ethanol using near infrared (NIR) spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">102. AOCS Annual Meeting &amp; Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). USA., May 2011, Cincinnati, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749589v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux procédés de transestérification de triglycérides en microréacteurs - Applications : biocarburants, biodétergents, biosolvants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du Réseau de Recherches 1 (RDR1) du programme interdisciplinaire INRA/CNRS "Chimie Pour le Développement Durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Versailles-Grignon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLID-LIQUID OPERATIONS IN MICROCHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bologna, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de cinétique chimique en microréacteur pour le développement rapide des procédés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galder Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de Particules de Polymères de taille Controlée dans un Microsystème Co-Courant Axisymétrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouquey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucléation de principes actifs dans des gouttes générées par des microcanaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement-based Run-to-run Optimization of a Batch Reaction-distillation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Symposium on Computer-Aided Process Engineering ESCAPE-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Barcelona, Spain. pp.1417-1422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037821v1</w:t>
-              </w:r>
-[...8722 lines deleted...]
-                <w:t xml:space="preserve">hal-03607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10821,103 +10821,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of high velocity flows to determine the chemical kinetics constant during uranium(VI) extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMRET 2018 (15th International Conference on Micro Reaction Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Karlsruhe (Allemagne), Germany</w:t>
@@ -10978,90 +10978,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process intensification by miniaturization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Poux; Patrick Cognet; Christophe Gourdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Process Engineering: From Concepts to Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014, 9781482208177</w:t>
@@ -11090,90 +11090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie des procédés durables – du concept à la concrétisation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11230,51 +11230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de procédés pour la chimie fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Toulouse INP; CNRS; Laboratoire de Génie Chimique, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11461,51 +11461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Corne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brunet-Errard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jeanningros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Marchetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03286854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet-Errard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108476" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50185-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pinto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.08.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.02.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-906SPMTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Castor Jr." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Costa da Silva Pinto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macedo Portela da Silva Nayane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Leroyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2013-0026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.10.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.07.054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Dorobantu Bodoc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100564" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.03.111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3352A004012C8357DA85DB57B6F53D23DA0D8199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bouquey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62F5E3448E27B155155999E2EC81A6065B9B9871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.08.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elgue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Prat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1592" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200900169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F03A1F6E9602B606AB1EBF8FDE8D680E5F376749/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqi Chang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913703c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MNKK5925-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498351v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1177" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-NP7C08C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.07.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6DNMLX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.07.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZGCW7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orantes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06072" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Link" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.10.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063289s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4WR36P5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poirot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Autret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600304" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3H37NZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Casamatta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200700245" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDGWG4L0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DDCB9F971BC206DF6D5DDF514F6C0FDC04AB47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0066-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500331" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z1VTMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchadaporn Wongkittipong" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500251" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFPBP6BF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cezerac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.11.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHDMZDM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonvin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80078-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200402138" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VB4CVCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482831v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500120" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96BC777DC23FEC402914A9A929CD3487CE6117A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senghane N'Diaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00112-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS8SVWML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2004.02.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKWBWLJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.07.033" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCPBVQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00200-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS12HJF5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Elgue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C&#233;zerac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elgue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#233;zerac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(03)80188-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80107-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00003-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMD60SKL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512907v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casamatta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(01)80181-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607610v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(98)00068-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHSGVJM7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962182v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03286854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet-Errard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Corne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50185-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.08.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.02.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-906SPMTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Castor Jr." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Costa da Silva Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macedo Portela da Silva Nayane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Leroyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2013-0026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.10.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.07.054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Dorobantu Bodoc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100564" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.03.111" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12411" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3352A004012C8357DA85DB57B6F53D23DA0D8199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bouquey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62F5E3448E27B155155999E2EC81A6065B9B9871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elgue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Prat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1592" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200900169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F03A1F6E9602B606AB1EBF8FDE8D680E5F376749/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqi Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913703c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MNKK5925-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-NP7C08C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.07.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6DNMLX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.07.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZGCW7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orantes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063289s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4WR36P5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Link" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.10.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Casamatta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200700245" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDGWG4L0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poirot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Autret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3H37NZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DDCB9F971BC206DF6D5DDF514F6C0FDC04AB47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0066-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500331" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z1VTMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482034v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchadaporn Wongkittipong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500251" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFPBP6BF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cezerac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.11.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHDMZDM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80078-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200402138" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VB4CVCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482831v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500120" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96BC777DC23FEC402914A9A929CD3487CE6117A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602704v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senghane N'Diaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00112-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS8SVWML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00200-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS12HJF5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2004.02.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKWBWLJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.07.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCPBVQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Elgue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C&#233;zerac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elgue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#233;zerac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(03)80188-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80107-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604561v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00003-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMD60SKL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512907v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casamatta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(01)80181-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607610v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(98)00068-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHSGVJM7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756408v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brunet-Errard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jeanningros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106413v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493737v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Marchetti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonvin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962182v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>