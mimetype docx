--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -66,10744 +66,10744 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d’une Activité Scientifique Métier autour du Scale-up de procédés batch pour des élèves ingénieurs en Génie Chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a fine knowledge of mass transfer kinetics, contribution from the microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOBAL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'énergie nucléaire (SFEN), Jul 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04756408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a high velocity co-flowing stratified microfluidic process to obtained kinetic constants for reactive liquid-liquid extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCE 12 (12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDIC (Italian Association of Chemical Engineering), Sep 2019, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04756458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a high velocities co-flowing stratified microfluidic process to obtained kinetic constants for liquid-liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuous Flow Technology IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCI; RSC, May 2019, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microfluidique et cinétique de transfert application à un procédé d'extraction liquide-liquide d'actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JSM 2018 - Journées scientifiques de Marcoule 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bagnols sur cèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hydrodynamic study of oligomerization catalyst testing in a gas- liquid microreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Brunet-Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Micro Reaction Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical validation of flow pattern in compact heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jeanningros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Xi'Ani, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiling oil-water flows in microchannel: preliminary results using Optical Feedback Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sotolongo-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Quotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Anvers, Belgium. pp.251-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225244v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of continuous processes for vegetable oil alcoholysis in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Chevreul 2012 : Chimie du Végétal et Lipochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Jun 2012, Maisons-Alfort, France. pp.24 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line monitoring of the transesterification reaction between triglycerides and ethanol using near infrared (NIR) spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). USA., May 2011, Cincinnati, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microreactors - An innovative tool for development of transesterification reaction continuous processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">102. AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Oil Chemists' Society (AOCS). USA., May 2011, Cincinnati, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de nouveaux procédés de transestérification de triglycérides en microréacteurs - Applications : biocarburants, biodétergents, biosolvants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final du Réseau de Recherches 1 (RDR1) du programme interdisciplinaire INRA/CNRS "Chimie Pour le Développement Durable"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Versailles-Grignon, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOLID-LIQUID OPERATIONS IN MICROCHANNELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microfluidics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bologna, Italy, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de cinétique chimique en microréacteur pour le développement rapide des procédés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galder Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de Particules de Polymères de taille Controlée dans un Microsystème Co-Courant Axisymétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucléation de principes actifs dans des gouttes générées par des microcanaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement-based Run-to-run Optimization of a Batch Reaction-distillation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Symposium on Computer-Aided Process Engineering ESCAPE-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Barcelona, Spain. pp.1417-1422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Ousmane Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Mody Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Liquid Flow Characterization and Mass Transfer Study in a Microreactor for Oligomerization Catalyst Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brunet-Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 166, pp.108476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Methodology for Kinetic Acquisitions Using High Velocities in a Microfluidic Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (10), pp.2223-2230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201900111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High velocity flows as a tool to determine the kinetics constant of uranium(VI) extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General design methodology for reactive liquid–liquid extraction: application to dicarboxylic acid recovery in fermentation broth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.20-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery of succinic acid in fermentation broth via reactive LL extraction: effect of chemical kinetics and solvent choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leinekugel-Le-Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPA Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.1099-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50185-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764179v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of succinic acid in fermentation broth via reactive LL extraction: effect of chemical kinetics and solvent choice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanfu Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPA Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743917v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of the quiescent suspension copolymerization of vinyl chloride with methyl methacrylate in microreactors – Part 3. A kinetic study by raman spectroscopy and evolution of droplet size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Castor Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173, pp.493-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2017.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291479v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension polymerization of vinyl chloride in microreactors – Part 2. A kinetic study by Raman spectroscopy and evolution of droplet size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prat</w:t>
+                <w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oelgemoeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.02.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01927691v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension polymerization of vinyl chloride in microreactors – Part 2. A kinetic study by Raman spectroscopy and evolution of droplet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Castor Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139553v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Feedback Interferometry for Velocity Measurement of Parallel Liquid-Liquid Flows in a Microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (8), pp.1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s16081233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microreactors as a Tool for Acquiring Kinetic Data on Photochemical Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Aillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (1), pp.115-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201500163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension polymerization of methyl methacrylate in microreactors—Part 1. A kinetic study by Raman spectroscopy and evolution of droplet size</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelyse Conté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chimica Oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894464v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real time monitoring of the quiescent suspension polymerization of methyl methacrylate in microreactors—Part 1. A kinetic study by Raman spectroscopy and evolution of droplet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Castor Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Costa da Silva Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimica Oggi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.340-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362104v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What are the needs for Process Intensification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2014051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01910077v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the needs for Process Intensification?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2014051⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (4), pp.1284-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931353v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments of mass transfer with liquid–liquid slug flow in square microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.169-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2013.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Measurement of the Photon Flux Received Inside Two Continuous Flow Microphotoreactors by Actinometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Aillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 12 (n° 1), pp. 1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ijcre-2013-0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micro-échelle en synthèse organique : un outil commun chimie/génie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp. 25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent and Inexpensive Microfluidic Device for Two-Phase Flow Systems with High-Pressure Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macedo Portela da Silva Nayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (11, SI), p. 1929-1937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201400028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a triphosgene-based process for pharmaceutical development: from mg·h-1 to kg·h-1 of an unsymmetrical urea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of continuous processes for vegetable oil alcoholysis in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/gps-2013-0026⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2012.0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908169v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of continuous processes for vegetable oil alcoholysis in microfluidic devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transposition of a triphosgene-based process for pharmaceutical development: from mg·h-1 to kg·h-1 of an unsymmetrical urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl.2012.0479⟩</w:t>
+              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/gps-2013-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642931v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the kinetics of transesterification reaction of sunflower oil with ethanol in microreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 87, pp. 258-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2012.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of the transesterification reaction carried out in microreactors using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 104, pp. 318-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical synthesis of a &amp;quot;cage&amp;quot; compound in a microreactor: Rigorous comparison with a batch photoreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Aillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 64, pp. 38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2012.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow profile measurement in microchannel using the optical feedback interferometry sensing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Perchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yah Leng Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Bertling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1613-4982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-012-1029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Monitoring of Vinyl Chloride Polymerization in a Microreactor Using Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miruna Dorobantu Bodoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 35, pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201100564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent advances in the design and the use of miniaturized droplet-based continuous process: Applications in chemistry and high-pressure microflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.779-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0LC00058B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line monitoring of the transesterification reaction between triglycerides and ethanol using near infrared spectroscopy combined with gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (12), pp.6702-6709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.03.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the coupling between reaction and mass transfer for liquid-liquid slug flow in square microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent E. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 57, pp.1719-1732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.12411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling of Polymer Particles in Microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bouquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (11), pp.1779-1787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201000126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microchannel aspect ratio on residence time distributions and the axial dispersion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (1), pp.554-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of Ester Production in a Continuous Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1542-6580.1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Built and Designed Microdevices for Early-Stage Liquid-Liquid System Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (11), pp.1823-1830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200900169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-axial capillaries microfluidic device for synthesizing size- and morphology-controlled polymer core-polymer shell particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenqi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (20), pp.3007-3011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b913703c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Design of a Continuous Intensified Reactor Based on Pure Thermo-Chemical Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Product and Process Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1934-2659.1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic structures of droplets in square micro-channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.131-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-007-0233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of operating conditions in batch for more sustainable continuous process transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Product and Process Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1), pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic synthesis and assembly of reactive polymer beads to form new structured polymer materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+                <w:t xml:space="preserve">Direct numerical simulations of mass transfer in square microchannels for liquid-liquid slug flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.07.043⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (22), pp.5522-5530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467130v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of mass transfer in square microchannels for liquid-liquid slug flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cognet</w:t>
+                <w:t xml:space="preserve">Microfluidic synthesis and assembly of reactive polymer beads to form new structured polymer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent E. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.07.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135 (suppl. 1), pp.S93-S98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2007.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580189v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of sensors by a new methodology coupling a classification technique and entropy criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Orantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kempowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Véronique Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (6), pp.825-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1205/cherd06072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive approach of the influence of the operating parameters on the size of polymer particles synthesized in a simplified microfluidic system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixing characterization inside microdroplets engineered on a microcoalescer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galder Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la063289s⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (4), pp.1042-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00383683v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing characterization inside microdroplets engineered on a microcoalescer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A predictive approach of the influence of the operating parameters on the size of polymer particles synthesized in a simplified microfluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.10.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (14), pp.7745-7750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063289s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594268v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the pulsation to control a polydispersed particles flow in a new type of pulsed column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (11), pp.1571-1575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200700245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast batch to continuous solid-liquid extraction from plants in continuous industrial extractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Autret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.46-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200600304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de micro-réacteurs à l’échelle de micro-gouttes : caractérisation du mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Joanicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.50-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:200603007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing and decreasing droplets velocity in micro channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (3), pp.271-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-005-0066-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative pulsed column applied to solid-liquid contacting: the BPC column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (6), pp.729-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200500331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast batch to continuous transposition : application to the extraction of andrographolide from plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutchadaporn Wongkittipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Angelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsak Damronglerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, HASH(0x55f606775d98) (3), pp.401-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200500251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of solvent replacement procedures according to economic and environmental criteria in pharmaceutical industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cezerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (2), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2005.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement-based run-to-run optimization of a batch reaction-distillation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Computer Aided Chemical Engineering, 20, pp.1417-1422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1570-7946(05)80078-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new pulsation policy in disc and doughnut pulsed column applied to the solid-liquid extraction of andrographolide from plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutchadaporn Wongkittipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (1), pp.110-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200402138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a novel concept “Open Plate Reactor” applied to highly exothermic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (9), pp.1028-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.200500120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid transport in a modified co-rotating twin-screw extruder-dynamic simulator and experimental validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senghane N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (7), pp.881-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0255-2701(03)00112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solvent choice on the optimisation of a reaction–separation operation : application to a Beckmann rearrangement reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solid -liquid extraction of andrographolide from plants experimental study, kinetic reaction and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutchadaporn Wongkittipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Damronglerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3 (1-3), pp.273-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00200-4⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602703v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid -liquid extraction of andrographolide from plants experimental study, kinetic reaction and model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic models for start-up operations of batch distillation columns with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gourdon</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cezerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2004.02.002⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (12), pp.2735-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602706v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic models for start-up operations of batch distillation columns with experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Influence of solvent choice on the optimisation of a reaction–separation operation : application to a Beckmann rearrangement reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.07.033⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (1-3), pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00200-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602711v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Optimisation Approach on the Determination of Operating Conditions of Batch Global Syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cézerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical and Biochemical Engineering Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (1), pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach for the optimisation of batch reaction-separation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cézerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Computer Aided Chemical Engineering, 14, pp.641-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1570-7946(03)80188-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of a Methyl Acetate Production Process by Reactive Batch Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cézerac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Computer Aided Chemical Engineering, 10, pp.475-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1570-7946(02)80107-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one dimensional model for the prediction of extraction yields in a two phases modified twin-screw extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (9), pp.743-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0255-2701(02)00003-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of global pharmaceutical syntheses integrating environmental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casamatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Computer Aided Chemical Engineering, 9, pp.1127-1132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1570-7946(01)80181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two phase residence time distribution in a modified twin screw extruder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3 (1), pp.0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0255-2701(98)00068-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607610v1</w:t>
-              </w:r>
-[...1989 lines deleted...]
-                <w:t xml:space="preserve">hal-04037821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10821,103 +10821,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of high velocity flows to determine the chemical kinetics constant during uranium(VI) extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Magnaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMRET 2018 (15th International Conference on Micro Reaction Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Karlsruhe (Allemagne), Germany</w:t>
@@ -10978,90 +10978,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process intensification by miniaturization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Poux; Patrick Cognet; Christophe Gourdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Process Engineering: From Concepts to Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014, 9781482208177</w:t>
@@ -11090,90 +11090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie des procédés durables – du concept à la concrétisation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11230,51 +11230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de procédés pour la chimie fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Toulouse INP; CNRS; Laboratoire de Génie Chimique, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11461,51 +11461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03286854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet-Errard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Corne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50185-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.08.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.02.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-906SPMTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Castor Jr." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Costa da Silva Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macedo Portela da Silva Nayane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Leroyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2013-0026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.10.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.07.054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Dorobantu Bodoc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100564" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.03.111" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12411" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3352A004012C8357DA85DB57B6F53D23DA0D8199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276613v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bouquey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000126" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62F5E3448E27B155155999E2EC81A6065B9B9871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572107v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elgue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Prat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1592" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276614v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200900169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F03A1F6E9602B606AB1EBF8FDE8D680E5F376749/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqi Chang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913703c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MNKK5925-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-NP7C08C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.07.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6DNMLX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580189v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.07.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZGCW7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orantes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063289s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4WR36P5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Link" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.10.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Casamatta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200700245" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDGWG4L0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poirot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Autret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3H37NZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598010v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DDCB9F971BC206DF6D5DDF514F6C0FDC04AB47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0066-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500331" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z1VTMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482034v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchadaporn Wongkittipong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500251" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFPBP6BF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cezerac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.11.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHDMZDM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80078-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200402138" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VB4CVCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482831v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500120" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96BC777DC23FEC402914A9A929CD3487CE6117A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602704v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senghane N'Diaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00112-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS8SVWML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602703v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00200-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS12HJF5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2004.02.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKWBWLJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.07.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCPBVQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Elgue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C&#233;zerac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498301v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elgue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#233;zerac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(03)80188-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80107-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604561v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00003-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMD60SKL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512907v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casamatta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(01)80181-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607610v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(98)00068-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHSGVJM7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756408v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339460v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brunet-Errard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jeanningros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cachon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106413v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493737v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Marchetti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonvin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962182v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Corne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lelias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brunet-Errard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jeanningros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Marchetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonvin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03286854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet-Errard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108476" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;lias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leinekugel-Le-Cocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.10.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01743917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50185-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Pinto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.08.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Castor Jr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.02.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-906SPMTP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Castor Jr." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Costa da Silva Pinto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2014051" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.11.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macedo Portela da Silva Nayane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Leroyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2013-0026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.10.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.07.054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Dorobantu Bodoc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100564" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00058B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.03.111" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741867v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3352A004012C8357DA85DB57B6F53D23DA0D8199/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276613v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bouquey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62F5E3448E27B155155999E2EC81A6065B9B9871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.08.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elgue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E Prat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1592" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200900169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F03A1F6E9602B606AB1EBF8FDE8D680E5F376749/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenqi Chang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913703c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MNKK5925-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498351v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1177" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-NP7C08C9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.07.025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKZGCW7W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.07.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6DNMLX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orantes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06072" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Link" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.10.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063289s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4WR36P5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brunet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Casamatta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200700245" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDGWG4L0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481282v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Poirot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Autret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3H37NZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22DDCB9F971BC206DF6D5DDF514F6C0FDC04AB47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marty" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0066-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500331" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z1VTMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutchadaporn Wongkittipong" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Damronglerd" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500251" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFPBP6BF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cezerac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2005.11.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHDMZDM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512887v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonvin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(05)80078-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200402138" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VB4CVCJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482831v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200500120" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96BC777DC23FEC402914A9A929CD3487CE6117A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602704v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senghane N'Diaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rigal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00112-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS8SVWML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602706v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2004.02.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKWBWLJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.07.033" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCPBVQR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00200-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS12HJF5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Elgue" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C&#233;zerac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elgue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#233;zerac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(03)80188-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(02)80107-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00003-X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMD60SKL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512907v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casamatta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(01)80181-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607610v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(98)00068-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHSGVJM7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756514v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962182v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>